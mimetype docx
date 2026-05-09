--- v0 (2025-11-01)
+++ v1 (2026-05-09)
@@ -1,253 +1,154 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="651D10C3" w14:textId="77777777" w:rsidR="00AF6D11" w:rsidRPr="00A5196E" w:rsidRDefault="00AF6D11" w:rsidP="00E67B42">
-[...95 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblInd w:w="821" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9781"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00625669" w:rsidRPr="00A5196E" w14:paraId="697FB6F4" w14:textId="77777777" w:rsidTr="00BA7221">
+      <w:tr w:rsidR="00625669" w:rsidRPr="00A5196E" w14:paraId="7CAF694C" w14:textId="77777777" w:rsidTr="00BA7221">
         <w:trPr>
           <w:trHeight w:val="975"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9781" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27224A0E" w14:textId="77777777" w:rsidR="00625669" w:rsidRPr="00A5196E" w:rsidRDefault="00625669" w:rsidP="00D86F9F">
+          <w:p w14:paraId="58B6ED03" w14:textId="77777777" w:rsidR="00625669" w:rsidRPr="00A5196E" w:rsidRDefault="00625669" w:rsidP="00D86F9F">
             <w:pPr>
               <w:spacing w:line="420" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="HGSｺﾞｼｯｸE"/>
                 <w:sz w:val="36"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A5196E">
               <w:rPr>
                 <w:rFonts w:eastAsia="HGSｺﾞｼｯｸE" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>学校法人立命館</w:t>
             </w:r>
             <w:r w:rsidR="004A75D6">
               <w:rPr>
                 <w:rFonts w:eastAsia="HGSｺﾞｼｯｸE" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>専任事務</w:t>
             </w:r>
             <w:r w:rsidRPr="00A5196E">
               <w:rPr>
                 <w:rFonts w:eastAsia="HGSｺﾞｼｯｸE" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>職員　職務経歴書</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="639A8D7F" w14:textId="77777777" w:rsidR="006045A9" w:rsidRPr="00B97EF5" w:rsidRDefault="00625669" w:rsidP="006045A9">
+    <w:p w14:paraId="7067874F" w14:textId="77777777" w:rsidR="006045A9" w:rsidRPr="00F54EC4" w:rsidRDefault="00625669" w:rsidP="00F54EC4">
       <w:pPr>
-        <w:ind w:firstLineChars="300" w:firstLine="424"/>
+        <w:pStyle w:val="1"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
+          <w:rStyle w:val="af0"/>
           <w:b/>
-          <w:bCs/>
-[...3 lines deleted...]
-          <w:u w:val="single"/>
+          <w:bCs w:val="0"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B97EF5">
+      <w:r w:rsidRPr="00F54EC4">
         <w:rPr>
-          <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:rStyle w:val="af0"/>
+          <w:rFonts w:hint="eastAsia"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">◆　</w:t>
       </w:r>
-      <w:r w:rsidR="00574B74" w:rsidRPr="00B97EF5">
+      <w:r w:rsidR="00574B74" w:rsidRPr="00F54EC4">
         <w:rPr>
-          <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:rStyle w:val="af0"/>
+          <w:rFonts w:hint="eastAsia"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>職務経歴</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B333FB1" w14:textId="77777777" w:rsidR="00B97EF5" w:rsidRDefault="00574B74" w:rsidP="00B97EF5">
+    <w:p w14:paraId="4EBEE7E5" w14:textId="0D16FDEB" w:rsidR="00B97EF5" w:rsidRDefault="00574B74" w:rsidP="00B97EF5">
       <w:pPr>
         <w:ind w:firstLineChars="400" w:firstLine="627"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B97EF5">
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:bCs/>
           <w:spacing w:val="8"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>新しい職務経歴から順に</w:t>
       </w:r>
       <w:r w:rsidR="007A07A5" w:rsidRPr="00B97EF5">
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:bCs/>
           <w:spacing w:val="8"/>
@@ -281,81 +182,81 @@
       <w:r w:rsidR="00425526" w:rsidRPr="007A59FC">
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>記</w:t>
       </w:r>
       <w:r w:rsidR="00425526" w:rsidRPr="00B97EF5">
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>入欄が不足する場合、</w:t>
       </w:r>
       <w:r w:rsidR="00B64E76" w:rsidRPr="00B97EF5">
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>行を追加するか、</w:t>
+        <w:t>行を追加</w:t>
       </w:r>
-      <w:r w:rsidR="00425526" w:rsidRPr="00B97EF5">
+      <w:r w:rsidR="00953405">
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>別紙にて</w:t>
+        <w:t>して</w:t>
       </w:r>
       <w:r w:rsidR="00B64E76" w:rsidRPr="00B97EF5">
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>職務経歴一覧をご作成ください。</w:t>
+        <w:t>ください。</w:t>
       </w:r>
       <w:r w:rsidR="00B97EF5">
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="381F3B20" w14:textId="77777777" w:rsidR="00574B74" w:rsidRPr="00B97EF5" w:rsidRDefault="00B97EF5" w:rsidP="00B97EF5">
+    <w:p w14:paraId="0CD32252" w14:textId="77777777" w:rsidR="00574B74" w:rsidRPr="00B97EF5" w:rsidRDefault="00B97EF5" w:rsidP="00B97EF5">
       <w:pPr>
         <w:ind w:firstLineChars="400" w:firstLine="563"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B97EF5">
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>※</w:t>
       </w:r>
       <w:r w:rsidR="0043485C" w:rsidRPr="00B97EF5">
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
@@ -409,507 +310,501 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="776" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="457"/>
         <w:gridCol w:w="4721"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006C1C7B" w:rsidRPr="00A5196E" w14:paraId="4B559658" w14:textId="77777777" w:rsidTr="00BA7221">
+      <w:tr w:rsidR="006C1C7B" w:rsidRPr="00A5196E" w14:paraId="23E81712" w14:textId="77777777" w:rsidTr="00BA7221">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="457" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="212BFB97" w14:textId="77777777" w:rsidR="006C1C7B" w:rsidRPr="000D4D36" w:rsidRDefault="006C1C7B" w:rsidP="00574B74">
+          <w:p w14:paraId="1AD86D5F" w14:textId="77777777" w:rsidR="006C1C7B" w:rsidRPr="000D4D36" w:rsidRDefault="006C1C7B" w:rsidP="00574B74">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D4D36">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4721" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F5F95D7" w14:textId="77777777" w:rsidR="006C1C7B" w:rsidRPr="000D4D36" w:rsidRDefault="006C1C7B" w:rsidP="00574B74">
+          <w:p w14:paraId="7BE89738" w14:textId="77777777" w:rsidR="006C1C7B" w:rsidRPr="000D4D36" w:rsidRDefault="006C1C7B" w:rsidP="00574B74">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D4D36">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>勤務先名称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0104259D" w14:textId="77777777" w:rsidR="006C1C7B" w:rsidRPr="000D4D36" w:rsidRDefault="008D5266" w:rsidP="008D5266">
+          <w:p w14:paraId="24FE4B03" w14:textId="77777777" w:rsidR="006C1C7B" w:rsidRPr="000D4D36" w:rsidRDefault="008D5266" w:rsidP="008D5266">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D4D36">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>採用</w:t>
             </w:r>
             <w:r w:rsidR="006C1C7B" w:rsidRPr="000D4D36">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>年月（西暦）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1723969C" w14:textId="77777777" w:rsidR="006C1C7B" w:rsidRPr="000D4D36" w:rsidRDefault="008D5266" w:rsidP="008D5266">
+          <w:p w14:paraId="4A907BBE" w14:textId="77777777" w:rsidR="006C1C7B" w:rsidRPr="000D4D36" w:rsidRDefault="008D5266" w:rsidP="008D5266">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D4D36">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>退職</w:t>
             </w:r>
             <w:r w:rsidR="006C1C7B" w:rsidRPr="000D4D36">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>年月（西暦）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000377DC" w:rsidRPr="00A5196E" w14:paraId="7CE5C7FB" w14:textId="77777777" w:rsidTr="00314158">
+      <w:tr w:rsidR="000377DC" w:rsidRPr="00A5196E" w14:paraId="66C8D0FE" w14:textId="77777777" w:rsidTr="000377DC">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="457" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D7591BD" w14:textId="77777777" w:rsidR="000377DC" w:rsidRPr="00A5196E" w:rsidRDefault="000377DC" w:rsidP="000377DC">
+          <w:p w14:paraId="19C9C85C" w14:textId="77777777" w:rsidR="000377DC" w:rsidRPr="00A5196E" w:rsidRDefault="000377DC" w:rsidP="000377DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A5196E">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>①</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4721" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="1264C0B3" w14:textId="77777777" w:rsidR="000377DC" w:rsidRPr="00A5196E" w:rsidRDefault="000377DC" w:rsidP="00314158">
+          </w:tcPr>
+          <w:p w14:paraId="6D183B73" w14:textId="77777777" w:rsidR="000377DC" w:rsidRPr="00A5196E" w:rsidRDefault="000377DC" w:rsidP="000377DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E415FFB" w14:textId="77777777" w:rsidR="000377DC" w:rsidRPr="00A5196E" w:rsidRDefault="000377DC" w:rsidP="000377DC">
+          <w:p w14:paraId="55AD964C" w14:textId="77777777" w:rsidR="000377DC" w:rsidRPr="00A5196E" w:rsidRDefault="000377DC" w:rsidP="000377DC">
             <w:pPr>
               <w:ind w:rightChars="-128" w:right="-244"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A5196E">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　年　　　月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D0BE890" w14:textId="77777777" w:rsidR="000377DC" w:rsidRPr="00A5196E" w:rsidRDefault="000377DC" w:rsidP="000377DC">
+          <w:p w14:paraId="7F6BD49F" w14:textId="77777777" w:rsidR="000377DC" w:rsidRPr="00A5196E" w:rsidRDefault="000377DC" w:rsidP="000377DC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A5196E">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　年　　　月</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F7E74" w:rsidRPr="00A5196E" w14:paraId="3E4B966A" w14:textId="77777777" w:rsidTr="00314158">
+      <w:tr w:rsidR="002F7E74" w:rsidRPr="00A5196E" w14:paraId="44E2A91D" w14:textId="77777777" w:rsidTr="000377DC">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="457" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1635E923" w14:textId="77777777" w:rsidR="002F7E74" w:rsidRPr="00A5196E" w:rsidRDefault="002F7E74" w:rsidP="002F7E74">
+          <w:p w14:paraId="41069C94" w14:textId="77777777" w:rsidR="002F7E74" w:rsidRPr="00A5196E" w:rsidRDefault="002F7E74" w:rsidP="002F7E74">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A5196E">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>②</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4721" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2D3DAE6B" w14:textId="77777777" w:rsidR="002F7E74" w:rsidRPr="00A5196E" w:rsidRDefault="002F7E74" w:rsidP="00314158">
+          </w:tcPr>
+          <w:p w14:paraId="35B1C0B8" w14:textId="77777777" w:rsidR="002F7E74" w:rsidRPr="00A5196E" w:rsidRDefault="002F7E74" w:rsidP="002F7E74">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32591C62" w14:textId="77777777" w:rsidR="002F7E74" w:rsidRPr="00A5196E" w:rsidRDefault="002F7E74" w:rsidP="002F7E74">
+          <w:p w14:paraId="7F3B1C58" w14:textId="77777777" w:rsidR="002F7E74" w:rsidRPr="00A5196E" w:rsidRDefault="002F7E74" w:rsidP="002F7E74">
             <w:pPr>
               <w:ind w:rightChars="-128" w:right="-244"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A5196E">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　年　　　月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FA2A974" w14:textId="77777777" w:rsidR="002F7E74" w:rsidRPr="00A5196E" w:rsidRDefault="002F7E74" w:rsidP="002F7E74">
+          <w:p w14:paraId="19BB6371" w14:textId="77777777" w:rsidR="002F7E74" w:rsidRPr="00A5196E" w:rsidRDefault="002F7E74" w:rsidP="002F7E74">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A5196E">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　年　　　月</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F7E74" w:rsidRPr="00A5196E" w14:paraId="58DF7791" w14:textId="77777777" w:rsidTr="00314158">
+      <w:tr w:rsidR="002F7E74" w:rsidRPr="00A5196E" w14:paraId="7FBB9785" w14:textId="77777777" w:rsidTr="000377DC">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="457" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74D64116" w14:textId="77777777" w:rsidR="002F7E74" w:rsidRPr="00A5196E" w:rsidRDefault="002F7E74" w:rsidP="002F7E74">
+          <w:p w14:paraId="467E86D1" w14:textId="77777777" w:rsidR="002F7E74" w:rsidRPr="00A5196E" w:rsidRDefault="002F7E74" w:rsidP="002F7E74">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A5196E">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>③</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4721" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5A8BEE5D" w14:textId="77777777" w:rsidR="002F7E74" w:rsidRPr="00A5196E" w:rsidRDefault="002F7E74" w:rsidP="00314158">
+          </w:tcPr>
+          <w:p w14:paraId="7F06CC20" w14:textId="77777777" w:rsidR="002F7E74" w:rsidRPr="00A5196E" w:rsidRDefault="002F7E74" w:rsidP="002F7E74">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45444BEA" w14:textId="77777777" w:rsidR="002F7E74" w:rsidRPr="00A5196E" w:rsidRDefault="002F7E74" w:rsidP="002F7E74">
+          <w:p w14:paraId="42D1DD6A" w14:textId="77777777" w:rsidR="002F7E74" w:rsidRPr="00A5196E" w:rsidRDefault="002F7E74" w:rsidP="002F7E74">
             <w:pPr>
               <w:ind w:rightChars="-128" w:right="-244"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A5196E">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　年　　　月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="68211996" w14:textId="77777777" w:rsidR="002F7E74" w:rsidRPr="00A5196E" w:rsidRDefault="002F7E74" w:rsidP="002F7E74">
+          <w:p w14:paraId="0827F3AB" w14:textId="77777777" w:rsidR="002F7E74" w:rsidRPr="00A5196E" w:rsidRDefault="002F7E74" w:rsidP="002F7E74">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A5196E">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　年　　　月</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0FFADAFB" w14:textId="77777777" w:rsidR="00777EA1" w:rsidRPr="00B97EF5" w:rsidRDefault="007A07A5" w:rsidP="006045A9">
+    <w:p w14:paraId="5AB0D68E" w14:textId="77777777" w:rsidR="00777EA1" w:rsidRPr="00F54EC4" w:rsidRDefault="007A07A5" w:rsidP="00F54EC4">
       <w:pPr>
-        <w:ind w:firstLineChars="300" w:firstLine="424"/>
+        <w:pStyle w:val="1"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
+          <w:rStyle w:val="af0"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B97EF5">
+      <w:r w:rsidRPr="00F54EC4">
         <w:rPr>
-          <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:rStyle w:val="af0"/>
+          <w:rFonts w:hint="eastAsia"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>◆　就業・在籍中の空白期間歴</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25AF98D7" w14:textId="77777777" w:rsidR="00786FC8" w:rsidRPr="00B97EF5" w:rsidRDefault="00786FC8" w:rsidP="00B97EF5">
+    <w:p w14:paraId="4D23EE8F" w14:textId="4617D917" w:rsidR="00786FC8" w:rsidRPr="00B97EF5" w:rsidRDefault="00786FC8" w:rsidP="00B97EF5">
       <w:pPr>
         <w:ind w:leftChars="292" w:left="557"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B97EF5">
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>上記職務経歴の中で、留学・その他事情</w:t>
       </w:r>
       <w:r w:rsidR="005D3F97" w:rsidRPr="00B97EF5">
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
@@ -935,1848 +830,2137 @@
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>期間があれば</w:t>
       </w:r>
       <w:r w:rsidR="007A07A5" w:rsidRPr="00B97EF5">
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>、もれなく</w:t>
       </w:r>
       <w:r w:rsidRPr="00B97EF5">
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ご記入ください。</w:t>
       </w:r>
+      <w:r w:rsidR="00967F19" w:rsidRPr="00B43496">
+        <w:rPr>
+          <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>（</w:t>
+      </w:r>
       <w:r w:rsidR="006F1751" w:rsidRPr="00B97EF5">
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>記入欄が不足する場合、行を追加するか、別紙にて職務経歴一覧をご作成ください。</w:t>
+        <w:t>記入欄が不足する場合、行を追加</w:t>
+      </w:r>
+      <w:r w:rsidR="00953405">
+        <w:rPr>
+          <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>して</w:t>
+      </w:r>
+      <w:r w:rsidR="006F1751" w:rsidRPr="00B97EF5">
+        <w:rPr>
+          <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ください。</w:t>
+      </w:r>
+      <w:r w:rsidR="00967F19">
+        <w:rPr>
+          <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>）</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="776" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="99" w:type="dxa"/>
           <w:right w:w="99" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="457"/>
         <w:gridCol w:w="4721"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2268"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002F7E74" w:rsidRPr="00A5196E" w14:paraId="12E763C5" w14:textId="77777777" w:rsidTr="00BA7221">
+      <w:tr w:rsidR="002F7E74" w:rsidRPr="00A5196E" w14:paraId="37B30DE8" w14:textId="77777777" w:rsidTr="00BA7221">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="457" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C8738C9" w14:textId="77777777" w:rsidR="002F7E74" w:rsidRPr="000D4D36" w:rsidRDefault="002F7E74" w:rsidP="002F7E74">
+          <w:p w14:paraId="7683D025" w14:textId="77777777" w:rsidR="002F7E74" w:rsidRPr="000D4D36" w:rsidRDefault="002F7E74" w:rsidP="002F7E74">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D4D36">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>No.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4721" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A9A5834" w14:textId="77777777" w:rsidR="002F7E74" w:rsidRPr="000D4D36" w:rsidRDefault="002F7E74" w:rsidP="002F7E74">
+          <w:p w14:paraId="39D5005F" w14:textId="77777777" w:rsidR="002F7E74" w:rsidRPr="000D4D36" w:rsidRDefault="002F7E74" w:rsidP="002F7E74">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D4D36">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>勤務先名称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E368CEC" w14:textId="77777777" w:rsidR="002F7E74" w:rsidRPr="00BA7221" w:rsidRDefault="002F7E74" w:rsidP="002F7E74">
+          <w:p w14:paraId="3B7C09C3" w14:textId="77777777" w:rsidR="002F7E74" w:rsidRPr="00BA7221" w:rsidRDefault="002F7E74" w:rsidP="002F7E74">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA7221">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>空白期間（自）（西暦）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DC8FEE5" w14:textId="77777777" w:rsidR="002F7E74" w:rsidRPr="00BA7221" w:rsidRDefault="002F7E74" w:rsidP="002F7E74">
+          <w:p w14:paraId="208F6219" w14:textId="77777777" w:rsidR="002F7E74" w:rsidRPr="00BA7221" w:rsidRDefault="002F7E74" w:rsidP="002F7E74">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA7221">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>空白期間（至）（西暦）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F7E74" w:rsidRPr="00A5196E" w14:paraId="215D36F9" w14:textId="77777777" w:rsidTr="00314158">
+      <w:tr w:rsidR="002F7E74" w:rsidRPr="00A5196E" w14:paraId="4900B799" w14:textId="77777777" w:rsidTr="000377DC">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="457" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51EB4878" w14:textId="77777777" w:rsidR="002F7E74" w:rsidRPr="00A5196E" w:rsidRDefault="002F7E74" w:rsidP="002F7E74">
+          <w:p w14:paraId="6B29594A" w14:textId="77777777" w:rsidR="002F7E74" w:rsidRPr="00A5196E" w:rsidRDefault="002F7E74" w:rsidP="002F7E74">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A5196E">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>①</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4721" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4A47FD82" w14:textId="77777777" w:rsidR="002F7E74" w:rsidRPr="00A5196E" w:rsidRDefault="002F7E74" w:rsidP="00314158">
+          </w:tcPr>
+          <w:p w14:paraId="2C536E2F" w14:textId="77777777" w:rsidR="002F7E74" w:rsidRPr="00A5196E" w:rsidRDefault="002F7E74" w:rsidP="002F7E74">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46D53CDE" w14:textId="77777777" w:rsidR="002F7E74" w:rsidRPr="00A5196E" w:rsidRDefault="002F7E74" w:rsidP="002F7E74">
+          <w:p w14:paraId="17B6D61F" w14:textId="77777777" w:rsidR="002F7E74" w:rsidRPr="00A5196E" w:rsidRDefault="002F7E74" w:rsidP="002F7E74">
             <w:pPr>
               <w:ind w:rightChars="-128" w:right="-244"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A5196E">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　年　　　月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D8CE5EA" w14:textId="77777777" w:rsidR="002F7E74" w:rsidRPr="00A5196E" w:rsidRDefault="002F7E74" w:rsidP="002F7E74">
+          <w:p w14:paraId="5C411CF5" w14:textId="77777777" w:rsidR="002F7E74" w:rsidRPr="00A5196E" w:rsidRDefault="002F7E74" w:rsidP="002F7E74">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A5196E">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　年　　　月</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F7E74" w:rsidRPr="00A5196E" w14:paraId="0EBB8C8E" w14:textId="77777777" w:rsidTr="00314158">
+      <w:tr w:rsidR="002F7E74" w:rsidRPr="00A5196E" w14:paraId="64931D85" w14:textId="77777777" w:rsidTr="000377DC">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="457" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1012B6C4" w14:textId="77777777" w:rsidR="002F7E74" w:rsidRPr="00A5196E" w:rsidRDefault="002F7E74" w:rsidP="002F7E74">
+          <w:p w14:paraId="3B904532" w14:textId="77777777" w:rsidR="002F7E74" w:rsidRPr="00A5196E" w:rsidRDefault="002F7E74" w:rsidP="002F7E74">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A5196E">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>②</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4721" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="38FA3B8B" w14:textId="77777777" w:rsidR="002F7E74" w:rsidRPr="00A5196E" w:rsidRDefault="002F7E74" w:rsidP="00314158">
+          </w:tcPr>
+          <w:p w14:paraId="28BB561F" w14:textId="77777777" w:rsidR="002F7E74" w:rsidRPr="00A5196E" w:rsidRDefault="002F7E74" w:rsidP="002F7E74">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72CB2221" w14:textId="77777777" w:rsidR="002F7E74" w:rsidRPr="00A5196E" w:rsidRDefault="002F7E74" w:rsidP="002F7E74">
+          <w:p w14:paraId="35E3BDA0" w14:textId="77777777" w:rsidR="002F7E74" w:rsidRPr="00A5196E" w:rsidRDefault="002F7E74" w:rsidP="002F7E74">
             <w:pPr>
               <w:ind w:rightChars="-128" w:right="-244"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A5196E">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　年　　　月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75E935A2" w14:textId="77777777" w:rsidR="002F7E74" w:rsidRPr="00A5196E" w:rsidRDefault="002F7E74" w:rsidP="002F7E74">
+          <w:p w14:paraId="7CEE7F35" w14:textId="77777777" w:rsidR="002F7E74" w:rsidRPr="00A5196E" w:rsidRDefault="002F7E74" w:rsidP="002F7E74">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A5196E">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　年　　　月</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F7E74" w:rsidRPr="00A5196E" w14:paraId="3F029798" w14:textId="77777777" w:rsidTr="00314158">
+      <w:tr w:rsidR="002F7E74" w:rsidRPr="00A5196E" w14:paraId="2DF444C8" w14:textId="77777777" w:rsidTr="000377DC">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="457" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C0BCB13" w14:textId="77777777" w:rsidR="002F7E74" w:rsidRPr="00A5196E" w:rsidRDefault="002F7E74" w:rsidP="002F7E74">
+          <w:p w14:paraId="7AE06E86" w14:textId="77777777" w:rsidR="002F7E74" w:rsidRPr="00A5196E" w:rsidRDefault="002F7E74" w:rsidP="002F7E74">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A5196E">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>③</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4721" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7B7A672C" w14:textId="77777777" w:rsidR="002F7E74" w:rsidRPr="00A5196E" w:rsidRDefault="002F7E74" w:rsidP="00314158">
+          </w:tcPr>
+          <w:p w14:paraId="0EFD0A83" w14:textId="77777777" w:rsidR="002F7E74" w:rsidRPr="00A5196E" w:rsidRDefault="002F7E74" w:rsidP="002F7E74">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21D509EF" w14:textId="77777777" w:rsidR="002F7E74" w:rsidRPr="00A5196E" w:rsidRDefault="002F7E74" w:rsidP="002F7E74">
+          <w:p w14:paraId="1C88F293" w14:textId="77777777" w:rsidR="002F7E74" w:rsidRPr="00A5196E" w:rsidRDefault="002F7E74" w:rsidP="002F7E74">
             <w:pPr>
               <w:ind w:rightChars="-128" w:right="-244"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A5196E">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　年　　　月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04EACE8D" w14:textId="77777777" w:rsidR="002F7E74" w:rsidRPr="00A5196E" w:rsidRDefault="002F7E74" w:rsidP="002F7E74">
+          <w:p w14:paraId="4CCEA09B" w14:textId="77777777" w:rsidR="002F7E74" w:rsidRPr="00A5196E" w:rsidRDefault="002F7E74" w:rsidP="002F7E74">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A5196E">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　年　　　月</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="617E67AD" w14:textId="77777777" w:rsidR="00B97EF5" w:rsidRPr="00B97EF5" w:rsidRDefault="00B97EF5" w:rsidP="00B97EF5">
+    <w:p w14:paraId="4E67514A" w14:textId="6B3065AA" w:rsidR="005357C1" w:rsidRPr="005357C1" w:rsidRDefault="00B97EF5" w:rsidP="005357C1">
       <w:pPr>
-        <w:ind w:firstLineChars="300" w:firstLine="424"/>
+        <w:pStyle w:val="1"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
-[...2 lines deleted...]
-          <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B97EF5">
+      <w:r w:rsidRPr="00F54EC4">
         <w:rPr>
-          <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:rStyle w:val="af0"/>
+          <w:rFonts w:hint="eastAsia"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">◆　</w:t>
       </w:r>
-      <w:r w:rsidR="001F5A1C">
+      <w:r w:rsidR="001F5A1C" w:rsidRPr="00F54EC4">
         <w:rPr>
-          <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:rStyle w:val="af0"/>
+          <w:rFonts w:hint="eastAsia"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>応募区分</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B97EF5">
+      <w:r w:rsidRPr="00F54EC4">
         <w:rPr>
-          <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:rStyle w:val="af0"/>
+          <w:rFonts w:hint="eastAsia"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>に〇をしてください。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="783" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="4457"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B97EF5" w:rsidRPr="00B97EF5" w14:paraId="01D928BF" w14:textId="77777777" w:rsidTr="00A24C78">
+      <w:tr w:rsidR="005357C1" w:rsidRPr="00B97EF5" w14:paraId="49FD805A" w14:textId="77777777" w:rsidTr="002D4E36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="495C404C" w14:textId="77777777" w:rsidR="00B97EF5" w:rsidRPr="00B97EF5" w:rsidRDefault="00B97EF5" w:rsidP="001A3A93">
+          <w:p w14:paraId="6CA67399" w14:textId="77777777" w:rsidR="005357C1" w:rsidRPr="00B97EF5" w:rsidRDefault="005357C1" w:rsidP="002D4E36">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B97EF5">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>チェック欄</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4457" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="731B8563" w14:textId="77777777" w:rsidR="00B97EF5" w:rsidRPr="00B97EF5" w:rsidRDefault="002B7A13" w:rsidP="001A3A93">
+          <w:p w14:paraId="48ADAE1E" w14:textId="77777777" w:rsidR="005357C1" w:rsidRPr="00B97EF5" w:rsidRDefault="005357C1" w:rsidP="002D4E36">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>応募区分</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B97EF5" w:rsidRPr="00B97EF5" w14:paraId="17B842B3" w14:textId="77777777" w:rsidTr="00314158">
+      <w:tr w:rsidR="005357C1" w:rsidRPr="00B97EF5" w14:paraId="682F865C" w14:textId="77777777" w:rsidTr="002D4E36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02FCCB95" w14:textId="77777777" w:rsidR="00B97EF5" w:rsidRPr="00B97EF5" w:rsidRDefault="00B97EF5" w:rsidP="00314158">
+          <w:p w14:paraId="1D31D32A" w14:textId="77777777" w:rsidR="005357C1" w:rsidRPr="00B97EF5" w:rsidRDefault="005357C1" w:rsidP="002D4E36">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4457" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="371ABC58" w14:textId="77777777" w:rsidR="00B97EF5" w:rsidRPr="00B97EF5" w:rsidRDefault="00A24C78" w:rsidP="001A3A93">
+          <w:p w14:paraId="1B7EBD43" w14:textId="77777777" w:rsidR="005357C1" w:rsidRPr="00B97EF5" w:rsidRDefault="005357C1" w:rsidP="002D4E36">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>（１）</w:t>
-[...35 lines deleted...]
-              <w:t>しない採用</w:t>
+              <w:t>（１）初任職場を限定しない採用</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001431FD" w:rsidRPr="00B97EF5" w14:paraId="7787C411" w14:textId="77777777" w:rsidTr="00314158">
+      <w:tr w:rsidR="005357C1" w:rsidRPr="00B97EF5" w14:paraId="5E306B0C" w14:textId="77777777" w:rsidTr="002D4E36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12E38AD9" w14:textId="77777777" w:rsidR="001431FD" w:rsidRPr="00B97EF5" w:rsidRDefault="001431FD" w:rsidP="00314158">
+          <w:p w14:paraId="02425B28" w14:textId="77777777" w:rsidR="005357C1" w:rsidRPr="00B97EF5" w:rsidRDefault="005357C1" w:rsidP="002D4E36">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4457" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3E5254B0" w14:textId="77777777" w:rsidR="001431FD" w:rsidRPr="00B97EF5" w:rsidRDefault="00A24C78" w:rsidP="001431FD">
+          <w:p w14:paraId="46AFB7F1" w14:textId="77777777" w:rsidR="005357C1" w:rsidRPr="00B97EF5" w:rsidRDefault="005357C1" w:rsidP="002D4E36">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>（２）</w:t>
-[...35 lines deleted...]
-              <w:t>（APU）</w:t>
+              <w:t>（２）初任職場限定採用：立命館アジア太平洋大学（APU）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA4442" w:rsidRPr="00B97EF5" w14:paraId="7F22C8D9" w14:textId="77777777" w:rsidTr="00314158">
+      <w:tr w:rsidR="005357C1" w:rsidRPr="00B97EF5" w14:paraId="7A23E01D" w14:textId="77777777" w:rsidTr="002D4E36">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4519F714" w14:textId="77777777" w:rsidR="00CA4442" w:rsidRPr="00B97EF5" w:rsidRDefault="00CA4442" w:rsidP="00314158">
+          <w:p w14:paraId="02879BAE" w14:textId="77777777" w:rsidR="005357C1" w:rsidRPr="00B97EF5" w:rsidRDefault="005357C1" w:rsidP="002D4E36">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4457" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="10288FD6" w14:textId="30335CC6" w:rsidR="00CA4442" w:rsidRDefault="00CA4442" w:rsidP="001431FD">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+          <w:p w14:paraId="276C2067" w14:textId="77777777" w:rsidR="005357C1" w:rsidRDefault="005357C1" w:rsidP="002D4E36">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>（</w:t>
-[...26 lines deleted...]
-              <w:t>管財課</w:t>
+              <w:t>（３）初任職場限定採用：管財課</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2E79C21A" w14:textId="77777777" w:rsidR="00C215B4" w:rsidRPr="00B97EF5" w:rsidRDefault="00C215B4" w:rsidP="00B97EF5">
+    <w:p w14:paraId="70C1E4D1" w14:textId="754E0D76" w:rsidR="005357C1" w:rsidRPr="005357C1" w:rsidRDefault="005357C1" w:rsidP="005357C1"/>
+    <w:p w14:paraId="49A6962E" w14:textId="45543987" w:rsidR="00F54EC4" w:rsidRDefault="00C215B4" w:rsidP="00F54EC4">
       <w:pPr>
-        <w:ind w:leftChars="183" w:left="349"/>
+        <w:pStyle w:val="1"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B97EF5">
         <w:rPr>
-          <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
-[...3 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>◆　これまでの職務経歴の中で、下記に該当する職務経験がある場合は、該当する項目に〇をつけてください。該当する職務経験がない場合は、「その他（上記に該当項目なし）」に〇をつけ、「具体的な内容」に記載をお願いします（</w:t>
       </w:r>
       <w:r w:rsidRPr="00B97EF5">
         <w:rPr>
-          <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
-[...1 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:hint="eastAsia"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>本項目は、あくまでも参考にお伺いしている項目です。ご自身のご経験の認識で記載頂ければ幸いです）。</w:t>
+        <w:t>本項目は、あくまでも参考にお伺いしている項目です。ご自身のご経験の認識で</w:t>
+      </w:r>
+      <w:r w:rsidR="00683605">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ご</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B97EF5">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>記載</w:t>
+      </w:r>
+      <w:r w:rsidR="00683605">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ください</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B97EF5">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>）。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="158"/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="right"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1091"/>
-        <w:gridCol w:w="2244"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1516"/>
         <w:gridCol w:w="7427"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C215B4" w:rsidRPr="00314158" w14:paraId="01CD5EC9" w14:textId="77777777" w:rsidTr="000D39D0">
-[...2 lines deleted...]
-            <w:tcW w:w="1101" w:type="dxa"/>
+      <w:tr w:rsidR="00F54EC4" w:rsidRPr="008932DB" w14:paraId="4E2D263C" w14:textId="77777777" w:rsidTr="00953405">
+        <w:trPr>
+          <w:jc w:val="right"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="10183817" w14:textId="77777777" w:rsidR="00C215B4" w:rsidRPr="00314158" w:rsidRDefault="00C215B4" w:rsidP="007A59FC">
+          <w:p w14:paraId="65C37509" w14:textId="77777777" w:rsidR="00F54EC4" w:rsidRPr="008932DB" w:rsidRDefault="00F54EC4" w:rsidP="00953405">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00314158">
+            <w:r w:rsidRPr="008932DB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>チェック欄</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1516" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="0C2C7944" w14:textId="77777777" w:rsidR="00C215B4" w:rsidRPr="00314158" w:rsidRDefault="00C215B4" w:rsidP="000D39D0">
+          <w:p w14:paraId="166DD6CE" w14:textId="77777777" w:rsidR="00F54EC4" w:rsidRPr="008932DB" w:rsidRDefault="00F54EC4" w:rsidP="00953405">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00314158">
+            <w:r w:rsidRPr="008932DB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>項目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7512" w:type="dxa"/>
+            <w:tcW w:w="7427" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="2134CDF1" w14:textId="77777777" w:rsidR="00C215B4" w:rsidRPr="00314158" w:rsidRDefault="00C215B4" w:rsidP="000D39D0">
+          <w:p w14:paraId="0ED64BF8" w14:textId="77777777" w:rsidR="00F54EC4" w:rsidRPr="008932DB" w:rsidRDefault="00F54EC4" w:rsidP="00953405">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00314158">
+            <w:r w:rsidRPr="008932DB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>具体的な内容</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C215B4" w:rsidRPr="008932DB" w14:paraId="4D9210EC" w14:textId="77777777" w:rsidTr="00314158">
-[...6 lines deleted...]
-          <w:p w14:paraId="3EB9FC64" w14:textId="77777777" w:rsidR="00C215B4" w:rsidRPr="008932DB" w:rsidRDefault="00C215B4" w:rsidP="00314158">
+      <w:tr w:rsidR="00F54EC4" w:rsidRPr="008932DB" w14:paraId="7BF3E67E" w14:textId="77777777" w:rsidTr="00953405">
+        <w:trPr>
+          <w:jc w:val="right"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3520AE07" w14:textId="77777777" w:rsidR="00F54EC4" w:rsidRPr="008932DB" w:rsidRDefault="00F54EC4" w:rsidP="00953405">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="00146B17" w14:textId="77777777" w:rsidR="00C215B4" w:rsidRPr="008932DB" w:rsidRDefault="00C215B4" w:rsidP="000D39D0">
+            <w:tcW w:w="1516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41C12167" w14:textId="77777777" w:rsidR="00F54EC4" w:rsidRPr="008932DB" w:rsidRDefault="00F54EC4" w:rsidP="00953405">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008932DB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>学生・生徒支援</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7512" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2A5D04E8" w14:textId="77777777" w:rsidR="00C215B4" w:rsidRPr="008932DB" w:rsidRDefault="00C215B4" w:rsidP="000D39D0">
+            <w:tcW w:w="7427" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="292B449C" w14:textId="77777777" w:rsidR="00F54EC4" w:rsidRPr="008932DB" w:rsidRDefault="00F54EC4" w:rsidP="00953405">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008932DB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>大学生や小・中高生の学修支援、生活支援・課外活動支援、キャリア支援などの業務経験がある。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C215B4" w:rsidRPr="008932DB" w14:paraId="637601E0" w14:textId="77777777" w:rsidTr="00314158">
-[...6 lines deleted...]
-          <w:p w14:paraId="77A010A3" w14:textId="77777777" w:rsidR="00C215B4" w:rsidRPr="008932DB" w:rsidRDefault="00C215B4" w:rsidP="00314158">
+      <w:tr w:rsidR="00F54EC4" w:rsidRPr="008932DB" w14:paraId="7A5D220D" w14:textId="77777777" w:rsidTr="00953405">
+        <w:trPr>
+          <w:jc w:val="right"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56DE5719" w14:textId="77777777" w:rsidR="00F54EC4" w:rsidRPr="008932DB" w:rsidRDefault="00F54EC4" w:rsidP="00953405">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="52AB346D" w14:textId="77777777" w:rsidR="00C215B4" w:rsidRPr="008932DB" w:rsidRDefault="00C215B4" w:rsidP="000D39D0">
+            <w:tcW w:w="1516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AC04681" w14:textId="77777777" w:rsidR="00F54EC4" w:rsidRPr="008932DB" w:rsidRDefault="00F54EC4" w:rsidP="00953405">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008932DB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>教学企画・支援</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7512" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0D071324" w14:textId="77777777" w:rsidR="00C215B4" w:rsidRPr="008932DB" w:rsidRDefault="00C215B4" w:rsidP="000D39D0">
+            <w:tcW w:w="7427" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D5D9656" w14:textId="69190B99" w:rsidR="00F54EC4" w:rsidRPr="008932DB" w:rsidRDefault="00F54EC4" w:rsidP="00953405">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008932DB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>教育に関するカリキュラム計画の策定・検討、コーディネートなどの業務経験がある。</w:t>
+              <w:t>教育カリキュラムの策定・検討、</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC1038" w:rsidRPr="00CC1038">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>インストラクショナル</w:t>
+            </w:r>
+            <w:r w:rsidR="00F76D76">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+            <w:r w:rsidR="00CC1038" w:rsidRPr="00CC1038">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>デザイン</w:t>
+            </w:r>
+            <w:r w:rsidR="00F76D76">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>、学修</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008932DB">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>コーディネートなどの業務経験がある。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C215B4" w:rsidRPr="008932DB" w14:paraId="23B62812" w14:textId="77777777" w:rsidTr="00314158">
-[...6 lines deleted...]
-          <w:p w14:paraId="4132D840" w14:textId="77777777" w:rsidR="00C215B4" w:rsidRPr="008932DB" w:rsidRDefault="00C215B4" w:rsidP="00314158">
+      <w:tr w:rsidR="00F54EC4" w:rsidRPr="008932DB" w14:paraId="487E0099" w14:textId="77777777" w:rsidTr="00953405">
+        <w:trPr>
+          <w:jc w:val="right"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61F0517E" w14:textId="77777777" w:rsidR="00F54EC4" w:rsidRPr="008932DB" w:rsidRDefault="00F54EC4" w:rsidP="00953405">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="569EDBFA" w14:textId="77777777" w:rsidR="00C215B4" w:rsidRPr="008932DB" w:rsidRDefault="00C215B4" w:rsidP="000D39D0">
+            <w:tcW w:w="1516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B7349E1" w14:textId="77777777" w:rsidR="00F54EC4" w:rsidRPr="008932DB" w:rsidRDefault="00F54EC4" w:rsidP="00953405">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008932DB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>企画・データ分析</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7512" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2769DFA9" w14:textId="77777777" w:rsidR="00C215B4" w:rsidRPr="008932DB" w:rsidRDefault="00C215B4" w:rsidP="000D39D0">
+            <w:tcW w:w="7427" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70E62749" w14:textId="00DED509" w:rsidR="00F54EC4" w:rsidRPr="008932DB" w:rsidRDefault="00F54EC4" w:rsidP="00953405">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008932DB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>所属されている組織の中長期計画や経営戦略策定、</w:t>
+              <w:t>所属組織の中長期計画や経営戦略策定、</w:t>
             </w:r>
             <w:r w:rsidRPr="008932DB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>組織のIR（</w:t>
             </w:r>
             <w:r w:rsidRPr="008932DB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Institutional Research</w:t>
             </w:r>
             <w:r w:rsidRPr="008932DB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>）、データ分析などの業務経験がある。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C215B4" w:rsidRPr="008932DB" w14:paraId="087E2077" w14:textId="77777777" w:rsidTr="00314158">
-[...6 lines deleted...]
-          <w:p w14:paraId="1E2BED91" w14:textId="77777777" w:rsidR="00C215B4" w:rsidRPr="008932DB" w:rsidRDefault="00C215B4" w:rsidP="00314158">
+      <w:tr w:rsidR="00F54EC4" w:rsidRPr="008932DB" w14:paraId="5BEC245C" w14:textId="77777777" w:rsidTr="00953405">
+        <w:trPr>
+          <w:jc w:val="right"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24E9C8C6" w14:textId="77777777" w:rsidR="00F54EC4" w:rsidRPr="008932DB" w:rsidRDefault="00F54EC4" w:rsidP="00953405">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1645A1E7" w14:textId="77777777" w:rsidR="00C215B4" w:rsidRPr="008932DB" w:rsidRDefault="00C215B4" w:rsidP="000D39D0">
+            <w:tcW w:w="1516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37C80994" w14:textId="77777777" w:rsidR="00F54EC4" w:rsidRPr="008932DB" w:rsidRDefault="00F54EC4" w:rsidP="00953405">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008932DB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>IT・DX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7512" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0860E6AD" w14:textId="77777777" w:rsidR="00C215B4" w:rsidRPr="008932DB" w:rsidRDefault="00C215B4" w:rsidP="000D39D0">
+            <w:tcW w:w="7427" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10244EB5" w14:textId="2372BC5A" w:rsidR="00F54EC4" w:rsidRPr="008932DB" w:rsidRDefault="00F54EC4" w:rsidP="00953405">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008932DB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>システム開発・構築や保守管理、ご自身が主体となってIT・デジタルなどを活用した業務整理などの経験がある、等</w:t>
+              <w:t>システム開発・構築や保守管理、ご自身が主体となってIT・デジタル</w:t>
+            </w:r>
+            <w:r w:rsidR="004F24F3">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>スキル</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008932DB">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>を活用した業務</w:t>
+            </w:r>
+            <w:r w:rsidR="00F76D76">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>改革</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008932DB">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>などの経験がある、等</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C215B4" w:rsidRPr="008932DB" w14:paraId="459FE232" w14:textId="77777777" w:rsidTr="00314158">
-[...6 lines deleted...]
-          <w:p w14:paraId="69B02FBF" w14:textId="77777777" w:rsidR="00C215B4" w:rsidRPr="008932DB" w:rsidRDefault="00C215B4" w:rsidP="00314158">
+      <w:tr w:rsidR="00F54EC4" w:rsidRPr="008932DB" w14:paraId="4EC205E1" w14:textId="77777777" w:rsidTr="00953405">
+        <w:trPr>
+          <w:jc w:val="right"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D3BB684" w14:textId="77777777" w:rsidR="00F54EC4" w:rsidRPr="008932DB" w:rsidRDefault="00F54EC4" w:rsidP="00953405">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2724AD45" w14:textId="77777777" w:rsidR="00C215B4" w:rsidRPr="008932DB" w:rsidRDefault="00C215B4" w:rsidP="000D39D0">
+            <w:tcW w:w="1516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46D5984E" w14:textId="77777777" w:rsidR="00F54EC4" w:rsidRPr="008932DB" w:rsidRDefault="00F54EC4" w:rsidP="00953405">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008932DB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>研究推進・産学連携</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7512" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="451805B6" w14:textId="77777777" w:rsidR="00C215B4" w:rsidRPr="008932DB" w:rsidRDefault="00C215B4" w:rsidP="000D39D0">
+            <w:tcW w:w="7427" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B40C494" w14:textId="77777777" w:rsidR="00F54EC4" w:rsidRPr="008932DB" w:rsidRDefault="00F54EC4" w:rsidP="00953405">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008932DB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>研究支援、産学連携支援、学術資産（図書・研究データ等）管理、知的財産の活用などの業務経験がある。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C215B4" w:rsidRPr="008932DB" w14:paraId="4934DE06" w14:textId="77777777" w:rsidTr="00314158">
-[...6 lines deleted...]
-          <w:p w14:paraId="21B57228" w14:textId="77777777" w:rsidR="00C215B4" w:rsidRPr="008932DB" w:rsidRDefault="00C215B4" w:rsidP="00314158">
+      <w:tr w:rsidR="00F54EC4" w:rsidRPr="008932DB" w14:paraId="4B4721AC" w14:textId="77777777" w:rsidTr="00953405">
+        <w:trPr>
+          <w:jc w:val="right"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="046877B6" w14:textId="77777777" w:rsidR="00F54EC4" w:rsidRPr="008932DB" w:rsidRDefault="00F54EC4" w:rsidP="00953405">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="48E921C7" w14:textId="77777777" w:rsidR="00C215B4" w:rsidRPr="008932DB" w:rsidRDefault="00C215B4" w:rsidP="000D39D0">
+            <w:tcW w:w="1516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36C534F8" w14:textId="77777777" w:rsidR="00F54EC4" w:rsidRPr="008932DB" w:rsidRDefault="00F54EC4" w:rsidP="00953405">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008932DB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>アドミッション</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7512" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="32C1A071" w14:textId="77777777" w:rsidR="00C215B4" w:rsidRPr="008932DB" w:rsidRDefault="00C215B4" w:rsidP="000D39D0">
+            <w:tcW w:w="7427" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="468DDC3E" w14:textId="03B09ECB" w:rsidR="00F54EC4" w:rsidRPr="008932DB" w:rsidRDefault="00F54EC4" w:rsidP="00953405">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008932DB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>大学等で、入学者（留学生含む）確保に関わる戦略立案、プロモーション実施、などの業務経験がある。</w:t>
+              <w:t>大学等で、入学者（留学生含む）確保に関わる戦略立案、プロモーションなどの業務経験がある。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C215B4" w:rsidRPr="008932DB" w14:paraId="5BA03055" w14:textId="77777777" w:rsidTr="00314158">
-[...6 lines deleted...]
-          <w:p w14:paraId="0C367741" w14:textId="77777777" w:rsidR="00C215B4" w:rsidRPr="008932DB" w:rsidRDefault="00C215B4" w:rsidP="00314158">
+      <w:tr w:rsidR="00F54EC4" w:rsidRPr="008932DB" w14:paraId="1A3082DE" w14:textId="77777777" w:rsidTr="00953405">
+        <w:trPr>
+          <w:jc w:val="right"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02E39396" w14:textId="77777777" w:rsidR="00F54EC4" w:rsidRPr="008932DB" w:rsidRDefault="00F54EC4" w:rsidP="00953405">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2089C1BF" w14:textId="77777777" w:rsidR="00C215B4" w:rsidRPr="008932DB" w:rsidRDefault="00C215B4" w:rsidP="000D39D0">
+            <w:tcW w:w="1516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FA19BA2" w14:textId="77777777" w:rsidR="00F54EC4" w:rsidRPr="008932DB" w:rsidRDefault="00F54EC4" w:rsidP="00953405">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008932DB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>インフラ・施設整備、プランニング</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7512" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5FDA7AA7" w14:textId="77777777" w:rsidR="00C215B4" w:rsidRPr="008932DB" w:rsidRDefault="00C215B4" w:rsidP="000D39D0">
+            <w:tcW w:w="7427" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25DC9443" w14:textId="29C879E9" w:rsidR="00F54EC4" w:rsidRPr="008932DB" w:rsidRDefault="00F54EC4" w:rsidP="00953405">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008932DB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>施設整備の計画立案・施行管理・インフラ整備などの業務経験がある。</w:t>
+              <w:t>施設整備の計画立案・</w:t>
+            </w:r>
+            <w:r w:rsidR="00F2526A">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>施工</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008932DB">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>管理・インフラ整備などの業務経験がある。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C215B4" w:rsidRPr="008932DB" w14:paraId="63777321" w14:textId="77777777" w:rsidTr="00314158">
-[...6 lines deleted...]
-          <w:p w14:paraId="2B6B1AA7" w14:textId="77777777" w:rsidR="00C215B4" w:rsidRPr="008932DB" w:rsidRDefault="00C215B4" w:rsidP="00314158">
+      <w:tr w:rsidR="00F54EC4" w:rsidRPr="008932DB" w14:paraId="1D95287F" w14:textId="77777777" w:rsidTr="00953405">
+        <w:trPr>
+          <w:jc w:val="right"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52193EC9" w14:textId="77777777" w:rsidR="00F54EC4" w:rsidRPr="008932DB" w:rsidRDefault="00F54EC4" w:rsidP="00953405">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="46EA301D" w14:textId="77777777" w:rsidR="00C215B4" w:rsidRPr="008932DB" w:rsidRDefault="00C215B4" w:rsidP="000D39D0">
+            <w:tcW w:w="1516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D8A9171" w14:textId="77777777" w:rsidR="00F54EC4" w:rsidRPr="008932DB" w:rsidRDefault="00F54EC4" w:rsidP="00953405">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008932DB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>総務・財務・人事・労務</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7512" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2144B243" w14:textId="77777777" w:rsidR="00C215B4" w:rsidRPr="008932DB" w:rsidRDefault="00C215B4" w:rsidP="000D39D0">
+            <w:tcW w:w="7427" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37FA6F86" w14:textId="0AF9A0E9" w:rsidR="00F54EC4" w:rsidRPr="008932DB" w:rsidRDefault="00F54EC4" w:rsidP="00953405">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008932DB">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>総務（法務、リスクマネジメント等を含む）の業務担当や、財務経理、資産運用管理、人事、労務管理などの業務経験がある。</w:t>
+              <w:t>総務（法務、リスクマネジメント等を含む）</w:t>
+            </w:r>
+            <w:r w:rsidR="00995011">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008932DB">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>財務</w:t>
+            </w:r>
+            <w:r w:rsidR="00995011">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>・</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008932DB">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>経理、資産運用管理、人事、労務管理などの業務経験がある。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C215B4" w:rsidRPr="008932DB" w14:paraId="4314300C" w14:textId="77777777" w:rsidTr="00314158">
-[...6 lines deleted...]
-          <w:p w14:paraId="78889B11" w14:textId="77777777" w:rsidR="00C215B4" w:rsidRPr="008932DB" w:rsidRDefault="00C215B4" w:rsidP="00314158">
+      <w:tr w:rsidR="008D0CD8" w:rsidRPr="008932DB" w14:paraId="72447B83" w14:textId="77777777" w:rsidTr="00953405">
+        <w:trPr>
+          <w:jc w:val="right"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37E38F61" w14:textId="77777777" w:rsidR="008D0CD8" w:rsidRPr="008932DB" w:rsidRDefault="008D0CD8" w:rsidP="00953405">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2BB1D277" w14:textId="77777777" w:rsidR="00C215B4" w:rsidRPr="008932DB" w:rsidRDefault="00C215B4" w:rsidP="000D39D0">
+            <w:tcW w:w="1516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3000582D" w14:textId="78A1E4BF" w:rsidR="008D0CD8" w:rsidRPr="008932DB" w:rsidRDefault="008D0CD8" w:rsidP="00953405">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ネットワーキング</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7427" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18438B52" w14:textId="27AEE30F" w:rsidR="008D0CD8" w:rsidRPr="008932DB" w:rsidRDefault="00440819" w:rsidP="00953405">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="atLeast"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>事業展開や</w:t>
+            </w:r>
+            <w:r w:rsidR="00870D29">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>事業</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF19F6">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>拡大のため</w:t>
+            </w:r>
+            <w:r w:rsidR="004B6A5A">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>の</w:t>
+            </w:r>
+            <w:r w:rsidR="00086402">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>人的ネットワーク</w:t>
+            </w:r>
+            <w:r w:rsidR="004B6A5A">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>構築</w:t>
+            </w:r>
+            <w:r w:rsidR="00A31376">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>・活用</w:t>
+            </w:r>
+            <w:r w:rsidR="004B6A5A">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>などの業務経験がある。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F54EC4" w:rsidRPr="008932DB" w14:paraId="19D531E9" w14:textId="77777777" w:rsidTr="00953405">
+        <w:trPr>
+          <w:jc w:val="right"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E3F482E" w14:textId="77777777" w:rsidR="00F54EC4" w:rsidRPr="008932DB" w:rsidRDefault="00F54EC4" w:rsidP="00953405">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1516" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CC107D1" w14:textId="0A75E938" w:rsidR="00F54EC4" w:rsidRPr="008932DB" w:rsidRDefault="00F54EC4" w:rsidP="00953405">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>その他</w:t>
             </w:r>
             <w:r w:rsidRPr="00390C4C">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>（上記に該当項目なし）</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="5FE3D94C" w14:textId="77777777" w:rsidR="00C215B4" w:rsidRPr="008932DB" w:rsidRDefault="00C215B4" w:rsidP="000D39D0">
+              <w:t>（上記に該当項目なし</w:t>
+            </w:r>
+            <w:r w:rsidR="00953405">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>・右に概要を記載</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00390C4C">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7427" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7455C78C" w14:textId="71B63088" w:rsidR="00F54EC4" w:rsidRPr="008932DB" w:rsidRDefault="00F54EC4" w:rsidP="00953405">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7884045D" w14:textId="77777777" w:rsidR="009A0B99" w:rsidRPr="00C215B4" w:rsidRDefault="009A0B99" w:rsidP="00C215B4">
+    <w:p w14:paraId="4B2FBB1F" w14:textId="77777777" w:rsidR="00F54EC4" w:rsidRDefault="00F54EC4">
       <w:pPr>
-        <w:spacing w:line="20" w:lineRule="exact"/>
+        <w:widowControl/>
+        <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
-[...11 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
-[...1 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03842FF1" w14:textId="77777777" w:rsidR="006045A9" w:rsidRDefault="006045A9" w:rsidP="002F7E74">
+    <w:p w14:paraId="56D3E892" w14:textId="0F88C3D9" w:rsidR="00F54EC4" w:rsidRPr="00953405" w:rsidRDefault="00953405" w:rsidP="00953405">
       <w:pPr>
-        <w:spacing w:line="20" w:lineRule="exact"/>
+        <w:ind w:firstLineChars="300" w:firstLine="362"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
-[...1 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00953405">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>※</w:t>
+      </w:r>
+      <w:r w:rsidR="00603CF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>前ページの</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>「</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953405">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>◆　職務経歴</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>」に記載した番号とあわせて、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00953405">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>新しい職務経歴から順にご記載ください。</w:t>
+      </w:r>
+      <w:r w:rsidR="00967F19">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>また、欄が不足する場合は行</w:t>
+      </w:r>
+      <w:r w:rsidR="00603CF8">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>または表全体</w:t>
+      </w:r>
+      <w:r w:rsidR="00967F19">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorEastAsia" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorEastAsia" w:hint="eastAsia"/>
+          <w:sz w:val="14"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>を追加してください。</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="1066"/>
         <w:tblW w:w="9998" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1661"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="1861"/>
         <w:gridCol w:w="22"/>
         <w:gridCol w:w="545"/>
         <w:gridCol w:w="22"/>
         <w:gridCol w:w="695"/>
         <w:gridCol w:w="966"/>
         <w:gridCol w:w="466"/>
         <w:gridCol w:w="526"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="966"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B04FCC" w:rsidRPr="00B44C72" w14:paraId="27739963" w14:textId="77777777" w:rsidTr="006045A9">
+      <w:tr w:rsidR="00B04FCC" w:rsidRPr="00B44C72" w14:paraId="65DED148" w14:textId="77777777" w:rsidTr="00B43496">
         <w:trPr>
           <w:trHeight w:val="395"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9998" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="012FF26B" w14:textId="77777777" w:rsidR="00B04FCC" w:rsidRPr="00A2221E" w:rsidRDefault="00B04FCC" w:rsidP="006045A9">
+          <w:p w14:paraId="0CC46838" w14:textId="77777777" w:rsidR="00B04FCC" w:rsidRPr="00A2221E" w:rsidRDefault="00B04FCC" w:rsidP="00F54EC4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk78555700"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>職務経歴①</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B04FCC" w:rsidRPr="00B44C72" w14:paraId="03E70C6A" w14:textId="77777777" w:rsidTr="006045A9">
+      <w:tr w:rsidR="00B04FCC" w:rsidRPr="00B44C72" w14:paraId="44A4E35D" w14:textId="77777777" w:rsidTr="00B43496">
         <w:trPr>
           <w:trHeight w:val="395"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18D02C62" w14:textId="77777777" w:rsidR="00B04FCC" w:rsidRPr="00B04FCC" w:rsidRDefault="00B04FCC" w:rsidP="006045A9">
+          <w:p w14:paraId="300FA60D" w14:textId="77777777" w:rsidR="00B04FCC" w:rsidRPr="00B04FCC" w:rsidRDefault="00B04FCC" w:rsidP="00F54EC4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>勤務先名称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8864" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05435A2C" w14:textId="77777777" w:rsidR="00B04FCC" w:rsidRDefault="00B04FCC" w:rsidP="006045A9">
+          <w:p w14:paraId="636213F7" w14:textId="77777777" w:rsidR="00B04FCC" w:rsidRDefault="00B04FCC" w:rsidP="00F54EC4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B04FCC" w:rsidRPr="00B44C72" w14:paraId="7B5F9C06" w14:textId="77777777" w:rsidTr="006045A9">
+      <w:tr w:rsidR="00B04FCC" w:rsidRPr="00B44C72" w14:paraId="53AD7296" w14:textId="77777777" w:rsidTr="00B43496">
         <w:trPr>
           <w:trHeight w:val="414"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51D3DFBD" w14:textId="77777777" w:rsidR="00B04FCC" w:rsidRPr="00B44C72" w:rsidRDefault="00B04FCC" w:rsidP="006045A9">
+          <w:p w14:paraId="04B35190" w14:textId="77777777" w:rsidR="00B04FCC" w:rsidRPr="00B44C72" w:rsidRDefault="00B04FCC" w:rsidP="00F54EC4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>就業期間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="483B31B6" w14:textId="77777777" w:rsidR="00B04FCC" w:rsidRPr="00B44C72" w:rsidRDefault="00B04FCC" w:rsidP="006045A9">
+          <w:p w14:paraId="6E4CAE91" w14:textId="77777777" w:rsidR="00B04FCC" w:rsidRPr="00B44C72" w:rsidRDefault="00B04FCC" w:rsidP="00F54EC4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
             <w:r w:rsidR="00DA6920">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="00B44C72">
@@ -2794,81 +2978,80 @@
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21EEDF65" w14:textId="77777777" w:rsidR="00B04FCC" w:rsidRPr="00B44C72" w:rsidRDefault="00B04FCC" w:rsidP="006045A9">
+          <w:p w14:paraId="0ED1E5CB" w14:textId="77777777" w:rsidR="00B04FCC" w:rsidRPr="00B44C72" w:rsidRDefault="00B04FCC" w:rsidP="00F54EC4">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>～</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63FCFC15" w14:textId="77777777" w:rsidR="00B04FCC" w:rsidRPr="00B44C72" w:rsidRDefault="00DA6920" w:rsidP="006045A9">
+          <w:p w14:paraId="25694CA1" w14:textId="77777777" w:rsidR="00B04FCC" w:rsidRPr="00B44C72" w:rsidRDefault="00DA6920" w:rsidP="00F54EC4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="00B44C72">
@@ -2876,143 +3059,146 @@
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A59FC" w:rsidRPr="00B44C72" w14:paraId="57221001" w14:textId="77777777" w:rsidTr="000240A6">
+      <w:tr w:rsidR="007A59FC" w:rsidRPr="00B44C72" w14:paraId="04944AFC" w14:textId="77777777" w:rsidTr="00B43496">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9998" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="1DF18FB0" w14:textId="77777777" w:rsidR="007A59FC" w:rsidRPr="00B44C72" w:rsidRDefault="007A59FC" w:rsidP="007A59FC">
+          <w:p w14:paraId="4011C3E0" w14:textId="77777777" w:rsidR="007A59FC" w:rsidRPr="00B44C72" w:rsidRDefault="007A59FC" w:rsidP="00F54EC4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>雇用形態　　※該当するもの</w:t>
             </w:r>
             <w:r w:rsidR="00E8354E">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>を</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>選択してください</w:t>
             </w:r>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A59FC" w:rsidRPr="00B44C72" w14:paraId="066045A1" w14:textId="77777777" w:rsidTr="000240A6">
+      <w:tr w:rsidR="007A59FC" w:rsidRPr="00B44C72" w14:paraId="6A032665" w14:textId="77777777" w:rsidTr="00B43496">
         <w:trPr>
           <w:trHeight w:val="128"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50CCD1A0" w14:textId="77777777" w:rsidR="007A59FC" w:rsidRPr="00B44C72" w:rsidRDefault="007A59FC" w:rsidP="007A59FC">
+          <w:p w14:paraId="480D5A85" w14:textId="77777777" w:rsidR="007A59FC" w:rsidRPr="00B44C72" w:rsidRDefault="007A59FC" w:rsidP="00F54EC4">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>雇用職種名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8864" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C92CA1B" w14:textId="77777777" w:rsidR="007A59FC" w:rsidRPr="00B44C72" w:rsidRDefault="007A59FC" w:rsidP="007A59FC">
+          <w:p w14:paraId="43568A44" w14:textId="77777777" w:rsidR="007A59FC" w:rsidRPr="00B44C72" w:rsidRDefault="007A59FC" w:rsidP="00F54EC4">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                 </w:rPr>
                 <w:id w:val="19132707"/>
                 <w14:checkbox>
@@ -3190,93 +3376,93 @@
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">その他：名称　　　　　　　　　　　　　　　　　　　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A59FC" w:rsidRPr="00B44C72" w14:paraId="2ACDDC5F" w14:textId="77777777" w:rsidTr="000240A6">
+      <w:tr w:rsidR="007A59FC" w:rsidRPr="00B44C72" w14:paraId="0F2901B1" w14:textId="77777777" w:rsidTr="00B43496">
         <w:trPr>
           <w:trHeight w:val="259"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="365BE078" w14:textId="77777777" w:rsidR="007A59FC" w:rsidRPr="00B44C72" w:rsidRDefault="007A59FC" w:rsidP="007A59FC">
+          <w:p w14:paraId="15E4ECC7" w14:textId="77777777" w:rsidR="007A59FC" w:rsidRPr="00B44C72" w:rsidRDefault="007A59FC" w:rsidP="00F54EC4">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>勤務形態</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8864" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DBF3129" w14:textId="77777777" w:rsidR="007A59FC" w:rsidRPr="00B44C72" w:rsidRDefault="007A59FC" w:rsidP="007A59FC">
+          <w:p w14:paraId="0A5C39FB" w14:textId="77777777" w:rsidR="007A59FC" w:rsidRPr="00B44C72" w:rsidRDefault="007A59FC" w:rsidP="00F54EC4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1389107530"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
@@ -3327,93 +3513,93 @@
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>パートタイム　　　※パートタイムの場合は、以下にもご記入ください。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B04FCC" w:rsidRPr="00B44C72" w14:paraId="4ED5576C" w14:textId="77777777" w:rsidTr="006045A9">
+      <w:tr w:rsidR="00B04FCC" w:rsidRPr="00B44C72" w14:paraId="371F69D5" w14:textId="77777777" w:rsidTr="00B43496">
         <w:trPr>
           <w:trHeight w:val="223"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="368BE056" w14:textId="77777777" w:rsidR="00B04FCC" w:rsidRPr="00B44C72" w:rsidRDefault="00B04FCC" w:rsidP="006045A9">
+          <w:p w14:paraId="33329CEC" w14:textId="77777777" w:rsidR="00B04FCC" w:rsidRPr="00B44C72" w:rsidRDefault="00B04FCC" w:rsidP="00F54EC4">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>勤務時間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1661" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2F2A0315" w14:textId="77777777" w:rsidR="00B04FCC" w:rsidRPr="00B44C72" w:rsidRDefault="00B04FCC" w:rsidP="006045A9">
+          <w:p w14:paraId="37BAD75C" w14:textId="77777777" w:rsidR="00B04FCC" w:rsidRPr="00B44C72" w:rsidRDefault="00B04FCC" w:rsidP="00F54EC4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidR="00DA6920">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
@@ -3432,83 +3618,81 @@
             <w:r w:rsidR="00DA6920">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79C50D2C" w14:textId="77777777" w:rsidR="00B04FCC" w:rsidRPr="00B44C72" w:rsidRDefault="00B04FCC" w:rsidP="006045A9">
+          <w:p w14:paraId="15E4C528" w14:textId="77777777" w:rsidR="00B04FCC" w:rsidRPr="00B44C72" w:rsidRDefault="00B04FCC" w:rsidP="00F54EC4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>～</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1861" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17975B4E" w14:textId="77777777" w:rsidR="00B04FCC" w:rsidRPr="00B44C72" w:rsidRDefault="00DA6920" w:rsidP="006045A9">
+          <w:p w14:paraId="046C561E" w14:textId="77777777" w:rsidR="00B04FCC" w:rsidRPr="00B44C72" w:rsidRDefault="00DA6920" w:rsidP="00F54EC4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
@@ -3529,843 +3713,827 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="24967ECD" w14:textId="77777777" w:rsidR="00B04FCC" w:rsidRPr="00B44C72" w:rsidRDefault="00B04FCC" w:rsidP="006045A9">
+          <w:p w14:paraId="4B30746C" w14:textId="77777777" w:rsidR="00B04FCC" w:rsidRPr="00B44C72" w:rsidRDefault="00B04FCC" w:rsidP="00F54EC4">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>合計</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C8B528B" w14:textId="77777777" w:rsidR="00B04FCC" w:rsidRPr="00B44C72" w:rsidRDefault="00B04FCC" w:rsidP="006045A9">
+          <w:p w14:paraId="1CEF1D91" w14:textId="77777777" w:rsidR="00B04FCC" w:rsidRPr="00B44C72" w:rsidRDefault="00B04FCC" w:rsidP="00F54EC4">
             <w:pPr>
               <w:ind w:right="3"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="966" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47EA70B1" w14:textId="77777777" w:rsidR="00B04FCC" w:rsidRPr="00B44C72" w:rsidRDefault="00B04FCC" w:rsidP="006045A9">
+          <w:p w14:paraId="1C4DFE59" w14:textId="77777777" w:rsidR="00B04FCC" w:rsidRPr="00B44C72" w:rsidRDefault="00B04FCC" w:rsidP="00F54EC4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>時間／週</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07F21A1C" w14:textId="77777777" w:rsidR="00B04FCC" w:rsidRPr="00B44C72" w:rsidRDefault="00B04FCC" w:rsidP="006045A9">
+          <w:p w14:paraId="7723586C" w14:textId="77777777" w:rsidR="00B04FCC" w:rsidRPr="00B44C72" w:rsidRDefault="00B04FCC" w:rsidP="00F54EC4">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>勤務日数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DE0558C" w14:textId="77777777" w:rsidR="00B04FCC" w:rsidRPr="00B44C72" w:rsidRDefault="00B04FCC" w:rsidP="006045A9">
+          <w:p w14:paraId="22041B00" w14:textId="77777777" w:rsidR="00B04FCC" w:rsidRPr="00B44C72" w:rsidRDefault="00B04FCC" w:rsidP="00F54EC4">
             <w:pPr>
               <w:ind w:right="3"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="966" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="523ED099" w14:textId="77777777" w:rsidR="00B04FCC" w:rsidRPr="00B44C72" w:rsidRDefault="00B04FCC" w:rsidP="006045A9">
+          <w:p w14:paraId="128C9AE8" w14:textId="77777777" w:rsidR="00B04FCC" w:rsidRPr="00B44C72" w:rsidRDefault="00B04FCC" w:rsidP="00F54EC4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>日／週</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001069FF" w:rsidRPr="00B44C72" w14:paraId="162D21DF" w14:textId="77777777" w:rsidTr="009C5771">
+      <w:tr w:rsidR="001069FF" w:rsidRPr="00B44C72" w14:paraId="14678B87" w14:textId="77777777" w:rsidTr="00B43496">
         <w:trPr>
           <w:trHeight w:val="128"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69879BE7" w14:textId="77777777" w:rsidR="001069FF" w:rsidRPr="00B44C72" w:rsidRDefault="001069FF" w:rsidP="006045A9">
+          <w:p w14:paraId="4B2BE905" w14:textId="77777777" w:rsidR="001069FF" w:rsidRPr="00967F19" w:rsidRDefault="001069FF" w:rsidP="00F54EC4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00967F19">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>期間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6663" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1274ECAC" w14:textId="77777777" w:rsidR="001069FF" w:rsidRPr="00B44C72" w:rsidRDefault="00DA6920" w:rsidP="006045A9">
+          <w:p w14:paraId="6E973A15" w14:textId="00630D11" w:rsidR="001069FF" w:rsidRPr="00967F19" w:rsidRDefault="00DA6920" w:rsidP="00F54EC4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E20F45">
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B43496">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>プロジェクト名および担当業務内容</w:t>
+            </w:r>
+            <w:r w:rsidR="004C6315">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-[...12 lines deleted...]
-              <w:t>業務内容</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>等</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AA850B6" w14:textId="77777777" w:rsidR="001069FF" w:rsidRPr="00B44C72" w:rsidRDefault="00DA6920" w:rsidP="006045A9">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3A9C2C98" w14:textId="57240F18" w:rsidR="001069FF" w:rsidRPr="00967F19" w:rsidRDefault="00953405" w:rsidP="00F54EC4">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B43496">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>役割・規模・環境など</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>役職</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA6920" w:rsidRPr="00B43496">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>・規模など</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA6920" w:rsidRPr="00B44C72" w14:paraId="21A8B742" w14:textId="77777777" w:rsidTr="006045A9">
+      <w:tr w:rsidR="00DA6920" w:rsidRPr="00B44C72" w14:paraId="2154267B" w14:textId="77777777" w:rsidTr="00B43496">
         <w:trPr>
           <w:trHeight w:val="3031"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5C7933FD" w14:textId="77777777" w:rsidR="00DA6920" w:rsidRDefault="00DA6920" w:rsidP="006045A9">
+          </w:tcPr>
+          <w:p w14:paraId="63607862" w14:textId="77777777" w:rsidR="00DA6920" w:rsidRDefault="00DA6920" w:rsidP="00F54EC4">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>YYYY</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>MM</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30CC51CB" w14:textId="77777777" w:rsidR="00DA6920" w:rsidRDefault="00DA6920" w:rsidP="006045A9">
+          <w:p w14:paraId="06F7263D" w14:textId="77777777" w:rsidR="00DA6920" w:rsidRDefault="00DA6920" w:rsidP="00F54EC4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>～</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="296AAD44" w14:textId="77777777" w:rsidR="00DA6920" w:rsidRDefault="00DA6920" w:rsidP="006045A9">
+          <w:p w14:paraId="5282B572" w14:textId="77777777" w:rsidR="00DA6920" w:rsidRDefault="00DA6920" w:rsidP="00F54EC4">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>YYYY</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>MM</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6663" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C85DF58" w14:textId="77777777" w:rsidR="00DA6920" w:rsidRPr="00314158" w:rsidRDefault="00DA6920" w:rsidP="006045A9">
-[...167 lines deleted...]
-                <w:kern w:val="0"/>
+          <w:p w14:paraId="2CC3F019" w14:textId="1BE5E249" w:rsidR="004C6315" w:rsidRDefault="004C6315" w:rsidP="00B43496">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>【所属部課名】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32CCBBDD" w14:textId="77777777" w:rsidR="004C6315" w:rsidRPr="00DF786C" w:rsidRDefault="004C6315" w:rsidP="00B43496">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B77B498" w14:textId="1D63F884" w:rsidR="00DA6920" w:rsidRPr="00B43496" w:rsidRDefault="00DA6920" w:rsidP="00B43496">
+            <w:r w:rsidRPr="00B43496">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>【プロジェクト</w:t>
+            </w:r>
+            <w:r w:rsidR="00603CF8" w:rsidRPr="00B43496">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>・業務</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DF786C">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A5837C9" w14:textId="000F3D6D" w:rsidR="00DA6920" w:rsidRPr="00B43496" w:rsidRDefault="00DA6920" w:rsidP="00B43496">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6560EA91" w14:textId="77777777" w:rsidR="00DA6920" w:rsidRPr="00B43496" w:rsidRDefault="00DA6920" w:rsidP="00B43496">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5213A0A1" w14:textId="4C4BC3B3" w:rsidR="00DA6920" w:rsidRPr="00B43496" w:rsidRDefault="00DA6920" w:rsidP="00B43496">
+            <w:r w:rsidRPr="00B43496">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>【担当業務</w:t>
+            </w:r>
+            <w:r w:rsidR="00603CF8" w:rsidRPr="00B43496">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>の内容</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B43496">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5606262A" w14:textId="4561DDA5" w:rsidR="00DA6920" w:rsidRPr="00B43496" w:rsidRDefault="00DA6920" w:rsidP="00B43496">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44F305C1" w14:textId="74D1ED25" w:rsidR="00DA6920" w:rsidRPr="00B43496" w:rsidRDefault="00DA6920" w:rsidP="00B43496">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B3B34F6" w14:textId="77777777" w:rsidR="00FF6E6F" w:rsidRPr="00603CF8" w:rsidRDefault="00FF6E6F" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="422EEC61" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="072A4B35" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A8EF60D" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25BD86A0" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0DEE5784" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00B43496" w:rsidRDefault="00603CF8" w:rsidP="00B43496">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="645A9E0A" w14:textId="7FFD11A6" w:rsidR="00DA6920" w:rsidRPr="00314158" w:rsidRDefault="00DA6920" w:rsidP="006045A9">
+          </w:tcPr>
+          <w:p w14:paraId="0BA01A2E" w14:textId="1F41AFE7" w:rsidR="00DA6920" w:rsidRPr="00603CF8" w:rsidRDefault="00DA6920" w:rsidP="00F54EC4">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
-                <w:bCs/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00314158">
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00603CF8">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold" w:hint="eastAsia"/>
-                <w:bCs/>
-[...5 lines deleted...]
-            <w:r w:rsidR="00CA4442">
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>【</w:t>
+            </w:r>
+            <w:r w:rsidR="00C255B1" w:rsidRPr="00603CF8">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold" w:hint="eastAsia"/>
-                <w:bCs/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00314158">
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>役職</w:t>
+            </w:r>
+            <w:r w:rsidR="00953405" w:rsidRPr="00603CF8">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold" w:hint="eastAsia"/>
-                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>・職名</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00603CF8">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>】</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="036DD8A7" w14:textId="77777777" w:rsidR="00DA6920" w:rsidRPr="00314158" w:rsidRDefault="00DA6920" w:rsidP="006045A9">
+          <w:p w14:paraId="214F5E74" w14:textId="55A0D96C" w:rsidR="00953405" w:rsidRPr="00B43496" w:rsidRDefault="00953405" w:rsidP="00F54EC4">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
-                <w:bCs/>
-[...5 lines deleted...]
-          <w:p w14:paraId="281D2B2D" w14:textId="77777777" w:rsidR="00DA6920" w:rsidRPr="00314158" w:rsidRDefault="00DA6920" w:rsidP="00FF6E6F">
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67605008" w14:textId="1D74261E" w:rsidR="00953405" w:rsidRPr="00603CF8" w:rsidRDefault="00953405" w:rsidP="00F54EC4">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
-                <w:bCs/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00314158">
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00603CF8">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold" w:hint="eastAsia"/>
-                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>【役割】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1819052B" w14:textId="77777777" w:rsidR="00DA6920" w:rsidRPr="00B43496" w:rsidRDefault="00DA6920" w:rsidP="00F54EC4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="12E80DC7" w14:textId="77777777" w:rsidR="00DA6920" w:rsidRPr="00603CF8" w:rsidRDefault="00DA6920" w:rsidP="00F54EC4">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00603CF8">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>【規模</w:t>
             </w:r>
-            <w:r w:rsidR="00FF6E6F" w:rsidRPr="00314158">
+            <w:r w:rsidR="00FF6E6F" w:rsidRPr="00603CF8">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold" w:hint="eastAsia"/>
-                <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>（全体）</w:t>
             </w:r>
-            <w:r w:rsidRPr="00314158">
+            <w:r w:rsidRPr="00603CF8">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold" w:hint="eastAsia"/>
-                <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>】</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="020E3325" w14:textId="77777777" w:rsidR="00FF6E6F" w:rsidRPr="00314158" w:rsidRDefault="00FF6E6F" w:rsidP="006045A9">
+          <w:p w14:paraId="6B6545E2" w14:textId="77777777" w:rsidR="00FF6E6F" w:rsidRPr="00B43496" w:rsidRDefault="00FF6E6F" w:rsidP="00F54EC4">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
-                <w:bCs/>
-[...5 lines deleted...]
-          <w:p w14:paraId="75CCC517" w14:textId="77777777" w:rsidR="00FF6E6F" w:rsidRPr="00314158" w:rsidRDefault="00FF6E6F" w:rsidP="00FF6E6F">
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2736F0F4" w14:textId="77777777" w:rsidR="00FF6E6F" w:rsidRPr="00603CF8" w:rsidRDefault="00FF6E6F" w:rsidP="00F54EC4">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
-                <w:bCs/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00314158">
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00603CF8">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold" w:hint="eastAsia"/>
-                <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>【規模（担当）】</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4BB1FB78" w14:textId="77777777" w:rsidR="00FF6E6F" w:rsidRPr="00314158" w:rsidRDefault="00FF6E6F" w:rsidP="006045A9">
+          <w:p w14:paraId="39E50095" w14:textId="77777777" w:rsidR="00DA6920" w:rsidRPr="00B43496" w:rsidRDefault="00DA6920" w:rsidP="00F54EC4">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
-                <w:bCs/>
-[...12 lines deleted...]
-                <w:szCs w:val="21"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA6920" w14:paraId="5AE5C471" w14:textId="77777777" w:rsidTr="006045A9">
+      <w:tr w:rsidR="00603CF8" w14:paraId="1DF7D430" w14:textId="77777777" w:rsidTr="00B43496">
         <w:trPr>
           <w:trHeight w:val="128"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="608B2BED" w14:textId="77777777" w:rsidR="00DA6920" w:rsidRDefault="00DA6920" w:rsidP="006045A9">
+          </w:tcPr>
+          <w:p w14:paraId="3454F8B4" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>YYYY</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>MM</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="562111D7" w14:textId="77777777" w:rsidR="00DA6920" w:rsidRDefault="00DA6920" w:rsidP="00314158">
+          <w:p w14:paraId="3AD5D7D3" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>～</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DB650C7" w14:textId="77777777" w:rsidR="00DA6920" w:rsidRDefault="00DA6920" w:rsidP="006045A9">
+          <w:p w14:paraId="38C5899A" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>YYYY</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
             <w:r>
@@ -4374,478 +4542,394 @@
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>MM</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6663" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6645BCCE" w14:textId="77777777" w:rsidR="00DA6920" w:rsidRPr="00314158" w:rsidRDefault="00DA6920" w:rsidP="006045A9">
-[...185 lines deleted...]
-          <w:p w14:paraId="6593FB40" w14:textId="77777777" w:rsidR="00DA6920" w:rsidRPr="00314158" w:rsidRDefault="00DA6920" w:rsidP="006045A9">
+          <w:p w14:paraId="4A67A774" w14:textId="6663BBD6" w:rsidR="004C6315" w:rsidRDefault="004C6315" w:rsidP="00603CF8">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>【所属部課名】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DB1783F" w14:textId="77777777" w:rsidR="004C6315" w:rsidRPr="00DF786C" w:rsidRDefault="004C6315" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02F8EC64" w14:textId="190C7356" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:r w:rsidRPr="001E0B83">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>【プロジェクト・業務】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22917087" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4096A75D" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E9F6DBA" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:r w:rsidRPr="001E0B83">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>【担当業務の内容】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75417BB1" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C3330B5" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02E06FE4" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62A6DD91" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="368EFF29" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26DF888F" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6886A66C" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4DBEA321" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00BD294B" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="791AC2ED" w14:textId="4EF188D0" w:rsidR="00FF6E6F" w:rsidRPr="00314158" w:rsidRDefault="00FF6E6F" w:rsidP="00FF6E6F">
+          </w:tcPr>
+          <w:p w14:paraId="15C84602" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
-                <w:bCs/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00314158">
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00603CF8">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold" w:hint="eastAsia"/>
-                <w:bCs/>
-[...24 lines deleted...]
-          <w:p w14:paraId="12B507E5" w14:textId="77777777" w:rsidR="00FF6E6F" w:rsidRPr="00314158" w:rsidRDefault="00FF6E6F" w:rsidP="00FF6E6F">
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>【役職・職名】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F326A02" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
-                <w:bCs/>
-[...5 lines deleted...]
-          <w:p w14:paraId="45FC912A" w14:textId="77777777" w:rsidR="00FF6E6F" w:rsidRPr="00314158" w:rsidRDefault="00FF6E6F" w:rsidP="00FF6E6F">
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C1999CF" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
-                <w:bCs/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00314158">
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00603CF8">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold" w:hint="eastAsia"/>
-                <w:bCs/>
-[...48 lines deleted...]
-          <w:p w14:paraId="38C439AF" w14:textId="77777777" w:rsidR="00DA6920" w:rsidRPr="00314158" w:rsidRDefault="00DA6920" w:rsidP="00FF6E6F">
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>【役割】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D2E4DD3" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="046C7744" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00603CF8">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>【規模（全体）】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5028167D" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2CF38863" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00603CF8">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>【規模（担当）】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="697DE645" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00BD294B" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA6920" w14:paraId="4E5557BB" w14:textId="77777777" w:rsidTr="006045A9">
+      <w:tr w:rsidR="00603CF8" w14:paraId="2EEBA8F4" w14:textId="77777777" w:rsidTr="00B43496">
         <w:trPr>
           <w:trHeight w:val="128"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3BAE0309" w14:textId="77777777" w:rsidR="00DA6920" w:rsidRDefault="00DA6920" w:rsidP="006045A9">
+          </w:tcPr>
+          <w:p w14:paraId="4793F739" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>YYYY</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>MM</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DB73DE6" w14:textId="77777777" w:rsidR="00DA6920" w:rsidRDefault="00DA6920" w:rsidP="00314158">
+          <w:p w14:paraId="128031FB" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>～</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19CE5AED" w14:textId="77777777" w:rsidR="00DA6920" w:rsidRDefault="00DA6920" w:rsidP="006045A9">
+          <w:p w14:paraId="5B0A2FB7" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>YYYY</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
             <w:r>
@@ -4854,589 +4938,506 @@
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>MM</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6663" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C82FCAF" w14:textId="77777777" w:rsidR="00DA6920" w:rsidRPr="00314158" w:rsidRDefault="00DA6920" w:rsidP="006045A9">
-[...185 lines deleted...]
-          <w:p w14:paraId="6506F785" w14:textId="77777777" w:rsidR="00DA6920" w:rsidRPr="00314158" w:rsidRDefault="00DA6920" w:rsidP="006045A9">
+          <w:p w14:paraId="6AB065F6" w14:textId="7B0BB9E8" w:rsidR="004C6315" w:rsidRDefault="004C6315" w:rsidP="00603CF8">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>【所属部課名】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D9AE949" w14:textId="77777777" w:rsidR="004C6315" w:rsidRPr="00DF786C" w:rsidRDefault="004C6315" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="534F5F1D" w14:textId="2E7BC756" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:r w:rsidRPr="001E0B83">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>【プロジェクト・業務】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2700C449" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6376FBCF" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="66A7257D" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:r w:rsidRPr="001E0B83">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>【担当業務の内容】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35561ED4" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="43E96C81" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6CF46142" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D1C77A5" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3826B707" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40486953" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34FD7091" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07FDBE44" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00BD294B" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="57528301" w14:textId="231A6C0E" w:rsidR="00FF6E6F" w:rsidRPr="00314158" w:rsidRDefault="00FF6E6F" w:rsidP="00FF6E6F">
+          </w:tcPr>
+          <w:p w14:paraId="588D617F" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
-                <w:bCs/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00314158">
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00603CF8">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold" w:hint="eastAsia"/>
-                <w:bCs/>
-[...24 lines deleted...]
-          <w:p w14:paraId="1378A777" w14:textId="77777777" w:rsidR="00FF6E6F" w:rsidRPr="00314158" w:rsidRDefault="00FF6E6F" w:rsidP="00FF6E6F">
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>【役職・職名】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42E21BFB" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
-                <w:bCs/>
-[...5 lines deleted...]
-          <w:p w14:paraId="16BD3B80" w14:textId="77777777" w:rsidR="00FF6E6F" w:rsidRPr="00314158" w:rsidRDefault="00FF6E6F" w:rsidP="00FF6E6F">
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="775833AA" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
-                <w:bCs/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00314158">
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00603CF8">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold" w:hint="eastAsia"/>
-                <w:bCs/>
-[...48 lines deleted...]
-          <w:p w14:paraId="4B13B6B7" w14:textId="77777777" w:rsidR="00DA6920" w:rsidRPr="00314158" w:rsidRDefault="00DA6920" w:rsidP="00FF6E6F">
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>【役割】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DC2E58A" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08EC9E73" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00603CF8">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>【規模（全体）】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="788767E8" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7DAA3014" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00603CF8">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>【規模（担当）】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00C55F74" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00BD294B" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="16B624B7" w14:textId="77777777" w:rsidR="00FF6E6F" w:rsidRDefault="00FF6E6F" w:rsidP="00FF6E6F">
+    <w:p w14:paraId="21BD5AE1" w14:textId="77777777" w:rsidR="000377DC" w:rsidRDefault="000377DC" w:rsidP="00F61AE9">
       <w:pPr>
+        <w:spacing w:line="20" w:lineRule="exact"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
+          <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="64AB3A40" w14:textId="77777777" w:rsidR="00056C95" w:rsidRPr="000377DC" w:rsidRDefault="000377DC" w:rsidP="00056C95">
+    <w:p w14:paraId="5F2B496E" w14:textId="77777777" w:rsidR="00056C95" w:rsidRPr="000377DC" w:rsidRDefault="000377DC" w:rsidP="00056C95">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17E684D1" w14:textId="77777777" w:rsidR="000377DC" w:rsidRPr="000377DC" w:rsidRDefault="000377DC" w:rsidP="00F61AE9">
+    <w:p w14:paraId="1AACFBD9" w14:textId="77777777" w:rsidR="000377DC" w:rsidRPr="000377DC" w:rsidRDefault="000377DC" w:rsidP="00F61AE9">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="1066"/>
         <w:tblW w:w="9998" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1661"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="1861"/>
         <w:gridCol w:w="22"/>
         <w:gridCol w:w="545"/>
         <w:gridCol w:w="22"/>
         <w:gridCol w:w="695"/>
         <w:gridCol w:w="966"/>
         <w:gridCol w:w="466"/>
         <w:gridCol w:w="526"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="966"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006045A9" w:rsidRPr="00B44C72" w14:paraId="7215F86A" w14:textId="77777777" w:rsidTr="009C5771">
+      <w:tr w:rsidR="006045A9" w:rsidRPr="00B44C72" w14:paraId="1C551A9E" w14:textId="77777777" w:rsidTr="009C5771">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9998" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0181F80F" w14:textId="77777777" w:rsidR="006045A9" w:rsidRPr="00A2221E" w:rsidRDefault="006045A9" w:rsidP="009C5771">
+          <w:p w14:paraId="7946631C" w14:textId="77777777" w:rsidR="006045A9" w:rsidRPr="00A2221E" w:rsidRDefault="006045A9" w:rsidP="009C5771">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>職務経歴②</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006045A9" w:rsidRPr="00B44C72" w14:paraId="3997C41A" w14:textId="77777777" w:rsidTr="009C5771">
+      <w:tr w:rsidR="006045A9" w:rsidRPr="00B44C72" w14:paraId="591D264F" w14:textId="77777777" w:rsidTr="009C5771">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FE7F7B7" w14:textId="77777777" w:rsidR="006045A9" w:rsidRPr="00B04FCC" w:rsidRDefault="006045A9" w:rsidP="009C5771">
+          <w:p w14:paraId="07EAD32D" w14:textId="77777777" w:rsidR="006045A9" w:rsidRPr="00B04FCC" w:rsidRDefault="006045A9" w:rsidP="009C5771">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>勤務先名称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8864" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1116FA94" w14:textId="77777777" w:rsidR="006045A9" w:rsidRDefault="006045A9" w:rsidP="009C5771">
+          <w:p w14:paraId="56B42C87" w14:textId="77777777" w:rsidR="006045A9" w:rsidRDefault="006045A9" w:rsidP="009C5771">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006045A9" w:rsidRPr="00B44C72" w14:paraId="4A733B5A" w14:textId="77777777" w:rsidTr="009C5771">
+      <w:tr w:rsidR="006045A9" w:rsidRPr="00B44C72" w14:paraId="738B0D49" w14:textId="77777777" w:rsidTr="009C5771">
         <w:trPr>
           <w:trHeight w:val="414"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E4AE61A" w14:textId="77777777" w:rsidR="006045A9" w:rsidRPr="00B44C72" w:rsidRDefault="006045A9" w:rsidP="009C5771">
+          <w:p w14:paraId="4E539AC9" w14:textId="77777777" w:rsidR="006045A9" w:rsidRPr="00B44C72" w:rsidRDefault="006045A9" w:rsidP="009C5771">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>就業期間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A6A1FF3" w14:textId="77777777" w:rsidR="006045A9" w:rsidRPr="00B44C72" w:rsidRDefault="006045A9" w:rsidP="009C5771">
+          <w:p w14:paraId="7865F50C" w14:textId="77777777" w:rsidR="006045A9" w:rsidRPr="00B44C72" w:rsidRDefault="006045A9" w:rsidP="009C5771">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="00B44C72">
@@ -5454,81 +5455,80 @@
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0458A970" w14:textId="77777777" w:rsidR="006045A9" w:rsidRPr="00B44C72" w:rsidRDefault="006045A9" w:rsidP="009C5771">
+          <w:p w14:paraId="7A76BA01" w14:textId="77777777" w:rsidR="006045A9" w:rsidRPr="00B44C72" w:rsidRDefault="006045A9" w:rsidP="009C5771">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>～</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5868E056" w14:textId="77777777" w:rsidR="006045A9" w:rsidRPr="00B44C72" w:rsidRDefault="006045A9" w:rsidP="009C5771">
+          <w:p w14:paraId="37CAA0E4" w14:textId="77777777" w:rsidR="006045A9" w:rsidRPr="00B44C72" w:rsidRDefault="006045A9" w:rsidP="009C5771">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="00B44C72">
@@ -5536,143 +5536,142 @@
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A59FC" w:rsidRPr="00B44C72" w14:paraId="6978FF30" w14:textId="77777777" w:rsidTr="000240A6">
+      <w:tr w:rsidR="007A59FC" w:rsidRPr="00B44C72" w14:paraId="14EA8867" w14:textId="77777777" w:rsidTr="000240A6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9998" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="41B8CC0E" w14:textId="77777777" w:rsidR="007A59FC" w:rsidRPr="00B44C72" w:rsidRDefault="007A59FC" w:rsidP="007A59FC">
+          <w:p w14:paraId="3889AE25" w14:textId="77777777" w:rsidR="007A59FC" w:rsidRPr="00B44C72" w:rsidRDefault="007A59FC" w:rsidP="007A59FC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>雇用形態　　※該当するもの</w:t>
             </w:r>
             <w:r w:rsidR="00E8354E">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>を</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>選択してください</w:t>
             </w:r>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A59FC" w:rsidRPr="00B44C72" w14:paraId="2DF0E3A6" w14:textId="77777777" w:rsidTr="000240A6">
+      <w:tr w:rsidR="007A59FC" w:rsidRPr="00B44C72" w14:paraId="254B90E9" w14:textId="77777777" w:rsidTr="000240A6">
         <w:trPr>
           <w:trHeight w:val="128"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61E2C6ED" w14:textId="77777777" w:rsidR="007A59FC" w:rsidRPr="00B44C72" w:rsidRDefault="007A59FC" w:rsidP="007A59FC">
+          <w:p w14:paraId="047F8B6C" w14:textId="77777777" w:rsidR="007A59FC" w:rsidRPr="00B44C72" w:rsidRDefault="007A59FC" w:rsidP="007A59FC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>雇用職種名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8864" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53F660EA" w14:textId="77777777" w:rsidR="007A59FC" w:rsidRPr="00B44C72" w:rsidRDefault="007A59FC" w:rsidP="007A59FC">
+          <w:p w14:paraId="2C1463F6" w14:textId="77777777" w:rsidR="007A59FC" w:rsidRPr="00B44C72" w:rsidRDefault="007A59FC" w:rsidP="007A59FC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-383870686"/>
                 <w14:checkbox>
@@ -5850,93 +5849,92 @@
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">その他：名称　　　　　　　　　　　　　　　　　　　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A59FC" w:rsidRPr="00B44C72" w14:paraId="7AE16CF3" w14:textId="77777777" w:rsidTr="000240A6">
+      <w:tr w:rsidR="007A59FC" w:rsidRPr="00B44C72" w14:paraId="38E18B5B" w14:textId="77777777" w:rsidTr="000240A6">
         <w:trPr>
           <w:trHeight w:val="259"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D5A2DB3" w14:textId="77777777" w:rsidR="007A59FC" w:rsidRPr="00B44C72" w:rsidRDefault="007A59FC" w:rsidP="007A59FC">
+          <w:p w14:paraId="5F030B7E" w14:textId="77777777" w:rsidR="007A59FC" w:rsidRPr="00B44C72" w:rsidRDefault="007A59FC" w:rsidP="007A59FC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>勤務形態</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8864" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5797F010" w14:textId="77777777" w:rsidR="007A59FC" w:rsidRPr="00B44C72" w:rsidRDefault="007A59FC" w:rsidP="007A59FC">
+          <w:p w14:paraId="12DCBA3E" w14:textId="77777777" w:rsidR="007A59FC" w:rsidRPr="00B44C72" w:rsidRDefault="007A59FC" w:rsidP="007A59FC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                 </w:rPr>
                 <w:id w:val="252633818"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
@@ -5987,93 +5985,92 @@
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>パートタイム　　　※パートタイムの場合は、以下にもご記入ください。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006045A9" w:rsidRPr="00B44C72" w14:paraId="4B0C1504" w14:textId="77777777" w:rsidTr="009C5771">
+      <w:tr w:rsidR="006045A9" w:rsidRPr="00B44C72" w14:paraId="65325A05" w14:textId="77777777" w:rsidTr="009C5771">
         <w:trPr>
           <w:trHeight w:val="223"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="351DAFFF" w14:textId="77777777" w:rsidR="006045A9" w:rsidRPr="00B44C72" w:rsidRDefault="006045A9" w:rsidP="009C5771">
+          <w:p w14:paraId="3FABE9B1" w14:textId="77777777" w:rsidR="006045A9" w:rsidRPr="00B44C72" w:rsidRDefault="006045A9" w:rsidP="009C5771">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>勤務時間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1661" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EF59E15" w14:textId="77777777" w:rsidR="006045A9" w:rsidRPr="00B44C72" w:rsidRDefault="006045A9" w:rsidP="009C5771">
+          <w:p w14:paraId="4130F7A7" w14:textId="77777777" w:rsidR="006045A9" w:rsidRPr="00B44C72" w:rsidRDefault="006045A9" w:rsidP="009C5771">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
@@ -6092,83 +6089,81 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FBE5A4E" w14:textId="77777777" w:rsidR="006045A9" w:rsidRPr="00B44C72" w:rsidRDefault="006045A9" w:rsidP="009C5771">
+          <w:p w14:paraId="0E999F08" w14:textId="77777777" w:rsidR="006045A9" w:rsidRPr="00B44C72" w:rsidRDefault="006045A9" w:rsidP="009C5771">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>～</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1861" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="049B318A" w14:textId="77777777" w:rsidR="006045A9" w:rsidRPr="00B44C72" w:rsidRDefault="006045A9" w:rsidP="009C5771">
+          <w:p w14:paraId="3676B5D2" w14:textId="77777777" w:rsidR="006045A9" w:rsidRPr="00B44C72" w:rsidRDefault="006045A9" w:rsidP="009C5771">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
@@ -6189,825 +6184,753 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50C82E62" w14:textId="77777777" w:rsidR="006045A9" w:rsidRPr="00B44C72" w:rsidRDefault="006045A9" w:rsidP="009C5771">
+          <w:p w14:paraId="032A10CF" w14:textId="77777777" w:rsidR="006045A9" w:rsidRPr="00B44C72" w:rsidRDefault="006045A9" w:rsidP="009C5771">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>合計</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AA848BC" w14:textId="77777777" w:rsidR="006045A9" w:rsidRPr="00B44C72" w:rsidRDefault="006045A9" w:rsidP="009C5771">
+          <w:p w14:paraId="7FD38EAA" w14:textId="77777777" w:rsidR="006045A9" w:rsidRPr="00B44C72" w:rsidRDefault="006045A9" w:rsidP="009C5771">
             <w:pPr>
               <w:ind w:right="3"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="966" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14FB13B0" w14:textId="77777777" w:rsidR="006045A9" w:rsidRPr="00B44C72" w:rsidRDefault="006045A9" w:rsidP="009C5771">
+          <w:p w14:paraId="72151C2C" w14:textId="77777777" w:rsidR="006045A9" w:rsidRPr="00B44C72" w:rsidRDefault="006045A9" w:rsidP="009C5771">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>時間／週</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F2F1409" w14:textId="77777777" w:rsidR="006045A9" w:rsidRPr="00B44C72" w:rsidRDefault="006045A9" w:rsidP="009C5771">
+          <w:p w14:paraId="2EE6C40A" w14:textId="77777777" w:rsidR="006045A9" w:rsidRPr="00B44C72" w:rsidRDefault="006045A9" w:rsidP="009C5771">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>勤務日数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C2099F3" w14:textId="77777777" w:rsidR="006045A9" w:rsidRPr="00B44C72" w:rsidRDefault="006045A9" w:rsidP="009C5771">
+          <w:p w14:paraId="65FB7771" w14:textId="77777777" w:rsidR="006045A9" w:rsidRPr="00B44C72" w:rsidRDefault="006045A9" w:rsidP="009C5771">
             <w:pPr>
               <w:ind w:right="3"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="966" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19BEE2B6" w14:textId="77777777" w:rsidR="006045A9" w:rsidRPr="00B44C72" w:rsidRDefault="006045A9" w:rsidP="009C5771">
+          <w:p w14:paraId="7B2212A6" w14:textId="77777777" w:rsidR="006045A9" w:rsidRPr="00B44C72" w:rsidRDefault="006045A9" w:rsidP="009C5771">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>日／週</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006045A9" w:rsidRPr="00B44C72" w14:paraId="3E0271E1" w14:textId="77777777" w:rsidTr="006045A9">
+      <w:tr w:rsidR="00953405" w:rsidRPr="00B44C72" w14:paraId="19AACBDB" w14:textId="77777777" w:rsidTr="006045A9">
         <w:trPr>
           <w:trHeight w:val="128"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="298F1D6F" w14:textId="77777777" w:rsidR="006045A9" w:rsidRPr="00B44C72" w:rsidRDefault="006045A9" w:rsidP="009C5771">
+          <w:p w14:paraId="57B46B6D" w14:textId="77777777" w:rsidR="00953405" w:rsidRPr="00967F19" w:rsidRDefault="00953405" w:rsidP="00953405">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00967F19">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>期間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6663" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72690323" w14:textId="77777777" w:rsidR="006045A9" w:rsidRPr="00B44C72" w:rsidRDefault="006045A9" w:rsidP="009C5771">
+          <w:p w14:paraId="3F8A06DF" w14:textId="5328D73C" w:rsidR="00953405" w:rsidRPr="00967F19" w:rsidRDefault="00953405" w:rsidP="00953405">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E20F45">
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B43496">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>プロジェクト名および担当業務内容</w:t>
+            </w:r>
+            <w:r w:rsidR="004C6315">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-[...12 lines deleted...]
-              <w:t>業務内容</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>等</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41AA516C" w14:textId="77777777" w:rsidR="006045A9" w:rsidRPr="00B44C72" w:rsidRDefault="006045A9" w:rsidP="009C5771">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="2D365D6C" w14:textId="7B9000C7" w:rsidR="00953405" w:rsidRPr="00967F19" w:rsidRDefault="00953405" w:rsidP="00953405">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B43496">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>役割・規模・環境など</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>役職・規模など</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006045A9" w:rsidRPr="00B44C72" w14:paraId="4F447682" w14:textId="77777777" w:rsidTr="009C5771">
+      <w:tr w:rsidR="00603CF8" w:rsidRPr="00B44C72" w14:paraId="7A05C605" w14:textId="77777777" w:rsidTr="009C5771">
         <w:trPr>
           <w:trHeight w:val="3031"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7ED78FD0" w14:textId="77777777" w:rsidR="006045A9" w:rsidRDefault="006045A9" w:rsidP="009C5771">
+          </w:tcPr>
+          <w:p w14:paraId="485B5F4F" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>YYYY</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>MM</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EB51EEB" w14:textId="77777777" w:rsidR="006045A9" w:rsidRDefault="006045A9" w:rsidP="009C5771">
+          <w:p w14:paraId="74642FDD" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>～</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="756FD6B0" w14:textId="77777777" w:rsidR="006045A9" w:rsidRDefault="006045A9" w:rsidP="009C5771">
+          <w:p w14:paraId="428D2D24" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>YYYY</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>MM</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6663" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E8C1C6A" w14:textId="77777777" w:rsidR="006045A9" w:rsidRPr="00314158" w:rsidRDefault="006045A9" w:rsidP="009C5771">
-[...161 lines deleted...]
-          <w:p w14:paraId="78528E33" w14:textId="77777777" w:rsidR="006045A9" w:rsidRPr="00314158" w:rsidRDefault="006045A9" w:rsidP="009C5771">
+          <w:p w14:paraId="029B6190" w14:textId="0656CC02" w:rsidR="004C6315" w:rsidRDefault="004C6315" w:rsidP="00603CF8">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>【所属部課名】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C725B45" w14:textId="77777777" w:rsidR="004C6315" w:rsidRPr="00DF786C" w:rsidRDefault="004C6315" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="086E1DE5" w14:textId="5AD042B1" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:r w:rsidRPr="001E0B83">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>【プロジェクト・業務】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="037D9EC1" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05400D4F" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="054B5636" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:r w:rsidRPr="001E0B83">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>【担当業務の内容】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3637062C" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77F4946E" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7CEF46FA" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0282F151" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50E2537B" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1832299F" w14:textId="77777777" w:rsidR="00F84876" w:rsidRPr="00603CF8" w:rsidRDefault="00F84876" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15A97DE9" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19542AF4" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00BD294B" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="12262CA5" w14:textId="47B01C6B" w:rsidR="00FF6E6F" w:rsidRPr="00314158" w:rsidRDefault="00FF6E6F" w:rsidP="00FF6E6F">
+          </w:tcPr>
+          <w:p w14:paraId="4618A872" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
-                <w:bCs/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00314158">
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00603CF8">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold" w:hint="eastAsia"/>
-                <w:bCs/>
-[...24 lines deleted...]
-          <w:p w14:paraId="5D8B81FE" w14:textId="77777777" w:rsidR="00FF6E6F" w:rsidRPr="00314158" w:rsidRDefault="00FF6E6F" w:rsidP="00FF6E6F">
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>【役職・職名】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B02EE90" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
-                <w:bCs/>
-[...5 lines deleted...]
-          <w:p w14:paraId="4C06D520" w14:textId="77777777" w:rsidR="00FF6E6F" w:rsidRPr="00314158" w:rsidRDefault="00FF6E6F" w:rsidP="00FF6E6F">
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A86D949" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
-                <w:bCs/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00314158">
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00603CF8">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold" w:hint="eastAsia"/>
-                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>【役割】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="224AB098" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2665806D" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00603CF8">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>【規模（全体）】</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D2AFD06" w14:textId="77777777" w:rsidR="00FF6E6F" w:rsidRPr="00314158" w:rsidRDefault="00FF6E6F" w:rsidP="00FF6E6F">
+          <w:p w14:paraId="1EFC9AD5" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
-                <w:bCs/>
-[...5 lines deleted...]
-          <w:p w14:paraId="3539A533" w14:textId="77777777" w:rsidR="00FF6E6F" w:rsidRPr="00314158" w:rsidRDefault="00FF6E6F" w:rsidP="00FF6E6F">
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5BCCB0EC" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
-                <w:bCs/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00314158">
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00603CF8">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold" w:hint="eastAsia"/>
-                <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>【規模（担当）】</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F835D15" w14:textId="77777777" w:rsidR="00FF6E6F" w:rsidRPr="00314158" w:rsidRDefault="00FF6E6F" w:rsidP="00FF6E6F">
+          <w:p w14:paraId="3D978CEA" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00BD294B" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6D96DA60" w14:textId="77777777" w:rsidR="006045A9" w:rsidRPr="00314158" w:rsidRDefault="006045A9" w:rsidP="00FF6E6F">
-[...9 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006045A9" w14:paraId="030BE4E6" w14:textId="77777777" w:rsidTr="009C5771">
+      <w:tr w:rsidR="00603CF8" w14:paraId="76039831" w14:textId="77777777" w:rsidTr="009C5771">
         <w:trPr>
           <w:trHeight w:val="128"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="108326C8" w14:textId="77777777" w:rsidR="006045A9" w:rsidRDefault="006045A9" w:rsidP="009C5771">
+          </w:tcPr>
+          <w:p w14:paraId="4A8AA5ED" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>YYYY</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>MM</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12737A0F" w14:textId="77777777" w:rsidR="006045A9" w:rsidRDefault="006045A9" w:rsidP="00314158">
+          <w:p w14:paraId="440C5588" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>～</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="731E5C26" w14:textId="77777777" w:rsidR="006045A9" w:rsidRDefault="006045A9" w:rsidP="009C5771">
+          <w:p w14:paraId="283A137B" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>YYYY</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
             <w:r>
@@ -7016,478 +6939,393 @@
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>MM</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6663" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EC221AD" w14:textId="77777777" w:rsidR="006045A9" w:rsidRPr="00314158" w:rsidRDefault="006045A9" w:rsidP="009C5771">
-[...185 lines deleted...]
-          <w:p w14:paraId="2A790336" w14:textId="77777777" w:rsidR="006045A9" w:rsidRPr="00314158" w:rsidRDefault="006045A9" w:rsidP="009C5771">
+          <w:p w14:paraId="65EF6BB7" w14:textId="71E20F56" w:rsidR="004C6315" w:rsidRDefault="004C6315" w:rsidP="00603CF8">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>【所属部課名】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E02E7FA" w14:textId="77777777" w:rsidR="004C6315" w:rsidRPr="00DF786C" w:rsidRDefault="004C6315" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="471AC245" w14:textId="1F4DFD80" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:r w:rsidRPr="001E0B83">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>【プロジェクト・業務】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="689B9DDE" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35042E75" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C770C0D" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:r w:rsidRPr="001E0B83">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>【担当業務の内容】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CE051AE" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="04AA4C1E" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1436CE74" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="159AEA6C" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="731FE023" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B566C24" w14:textId="77777777" w:rsidR="00F84876" w:rsidRPr="00603CF8" w:rsidRDefault="00F84876" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28E693AE" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35B430CF" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00BD294B" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7F7D06E1" w14:textId="4A3F0BB6" w:rsidR="00FF6E6F" w:rsidRPr="00314158" w:rsidRDefault="00FF6E6F" w:rsidP="00FF6E6F">
+          </w:tcPr>
+          <w:p w14:paraId="449A7EEF" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
-                <w:bCs/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00314158">
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00603CF8">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold" w:hint="eastAsia"/>
-                <w:bCs/>
-[...24 lines deleted...]
-          <w:p w14:paraId="7A7DE4E3" w14:textId="77777777" w:rsidR="00FF6E6F" w:rsidRPr="00314158" w:rsidRDefault="00FF6E6F" w:rsidP="00FF6E6F">
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>【役職・職名】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76046293" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
-                <w:bCs/>
-[...5 lines deleted...]
-          <w:p w14:paraId="4AC2E21C" w14:textId="77777777" w:rsidR="00FF6E6F" w:rsidRPr="00314158" w:rsidRDefault="00FF6E6F" w:rsidP="00FF6E6F">
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="214693BF" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
-                <w:bCs/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00314158">
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00603CF8">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold" w:hint="eastAsia"/>
-                <w:bCs/>
-[...48 lines deleted...]
-          <w:p w14:paraId="47EA5000" w14:textId="77777777" w:rsidR="006045A9" w:rsidRPr="00314158" w:rsidRDefault="006045A9" w:rsidP="00FF6E6F">
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>【役割】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B9EC10F" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0461188C" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00603CF8">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>【規模（全体）】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BF759E6" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B409861" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00603CF8">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>【規模（担当）】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5426F7F7" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00BD294B" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006045A9" w14:paraId="53C9207C" w14:textId="77777777" w:rsidTr="009C5771">
+      <w:tr w:rsidR="00603CF8" w14:paraId="19B3BFA1" w14:textId="77777777" w:rsidTr="009C5771">
         <w:trPr>
           <w:trHeight w:val="128"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7A58F74F" w14:textId="77777777" w:rsidR="006045A9" w:rsidRDefault="006045A9" w:rsidP="009C5771">
+          </w:tcPr>
+          <w:p w14:paraId="02F28B5D" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>YYYY</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>MM</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="421494E7" w14:textId="77777777" w:rsidR="006045A9" w:rsidRDefault="006045A9" w:rsidP="00314158">
+          <w:p w14:paraId="2DD91021" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>～</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2AA12E6C" w14:textId="77777777" w:rsidR="006045A9" w:rsidRDefault="006045A9" w:rsidP="009C5771">
+          <w:p w14:paraId="7B4C954F" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>YYYY</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
             <w:r>
@@ -7496,568 +7334,482 @@
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>MM</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6663" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="047EAA2C" w14:textId="77777777" w:rsidR="006045A9" w:rsidRPr="00314158" w:rsidRDefault="006045A9" w:rsidP="009C5771">
-[...185 lines deleted...]
-          <w:p w14:paraId="2727F12D" w14:textId="77777777" w:rsidR="006045A9" w:rsidRPr="00314158" w:rsidRDefault="006045A9" w:rsidP="009C5771">
+          <w:p w14:paraId="54AAC8A4" w14:textId="33B9BA8C" w:rsidR="004C6315" w:rsidRDefault="004C6315" w:rsidP="00603CF8">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>【所属部課名】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="476EC95A" w14:textId="77777777" w:rsidR="004C6315" w:rsidRPr="00DF786C" w:rsidRDefault="004C6315" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2FDF2B85" w14:textId="35C7A76D" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:r w:rsidRPr="001E0B83">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>【プロジェクト・業務】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F955E3E" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="404D2A98" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B67DA4A" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:r w:rsidRPr="001E0B83">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>【担当業務の内容】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A2E3741" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2709EA1E" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6186B808" w14:textId="77777777" w:rsidR="00F84876" w:rsidRPr="00603CF8" w:rsidRDefault="00F84876" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="426749E1" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F8A136F" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F1842DF" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20CA2BAC" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="111A3C4E" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00BD294B" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="425C03EB" w14:textId="6FB132F6" w:rsidR="00FF6E6F" w:rsidRPr="00314158" w:rsidRDefault="00FF6E6F" w:rsidP="00FF6E6F">
+          </w:tcPr>
+          <w:p w14:paraId="6A0130A6" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
-                <w:bCs/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00314158">
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00603CF8">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold" w:hint="eastAsia"/>
-                <w:bCs/>
-[...24 lines deleted...]
-          <w:p w14:paraId="5F0F2D87" w14:textId="77777777" w:rsidR="00FF6E6F" w:rsidRPr="00314158" w:rsidRDefault="00FF6E6F" w:rsidP="00FF6E6F">
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>【役職・職名】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AB44E8F" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
-                <w:bCs/>
-[...5 lines deleted...]
-          <w:p w14:paraId="6452881B" w14:textId="77777777" w:rsidR="00FF6E6F" w:rsidRPr="00314158" w:rsidRDefault="00FF6E6F" w:rsidP="00FF6E6F">
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0236A044" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
-                <w:bCs/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00314158">
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00603CF8">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold" w:hint="eastAsia"/>
-                <w:bCs/>
-[...48 lines deleted...]
-          <w:p w14:paraId="1EFC655B" w14:textId="77777777" w:rsidR="006045A9" w:rsidRPr="00314158" w:rsidRDefault="006045A9" w:rsidP="00FF6E6F">
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>【役割】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04AEFBCA" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47FE38DF" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00603CF8">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>【規模（全体）】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7ED88E3A" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54D54613" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00603CF8">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>【規模（担当）】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4768C754" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00BD294B" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="65F01960" w14:textId="77777777" w:rsidR="00B7414B" w:rsidRDefault="006045A9" w:rsidP="00226B17">
+    <w:p w14:paraId="1FCB3C5C" w14:textId="77777777" w:rsidR="00B7414B" w:rsidRDefault="006045A9" w:rsidP="00226B17">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="1066"/>
         <w:tblW w:w="9998" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1661"/>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="1861"/>
         <w:gridCol w:w="22"/>
         <w:gridCol w:w="545"/>
         <w:gridCol w:w="22"/>
         <w:gridCol w:w="695"/>
         <w:gridCol w:w="966"/>
         <w:gridCol w:w="466"/>
         <w:gridCol w:w="526"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="966"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007518DD" w:rsidRPr="00B44C72" w14:paraId="732CBCCB" w14:textId="77777777" w:rsidTr="000D39D0">
+      <w:tr w:rsidR="007518DD" w:rsidRPr="00B44C72" w14:paraId="2D0DD7F0" w14:textId="77777777" w:rsidTr="000D39D0">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9998" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="470A5A08" w14:textId="77777777" w:rsidR="007518DD" w:rsidRPr="00A2221E" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
+          <w:p w14:paraId="52D76A17" w14:textId="77777777" w:rsidR="007518DD" w:rsidRPr="00A2221E" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>職務経歴③</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007518DD" w:rsidRPr="00B44C72" w14:paraId="60BF080F" w14:textId="77777777" w:rsidTr="000D39D0">
+      <w:tr w:rsidR="007518DD" w:rsidRPr="00B44C72" w14:paraId="78800CEF" w14:textId="77777777" w:rsidTr="000D39D0">
         <w:trPr>
           <w:trHeight w:val="395"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1653BA6D" w14:textId="77777777" w:rsidR="007518DD" w:rsidRPr="00B04FCC" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
+          <w:p w14:paraId="0721D507" w14:textId="77777777" w:rsidR="007518DD" w:rsidRPr="00B04FCC" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>勤務先名称</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8864" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="252392AF" w14:textId="77777777" w:rsidR="007518DD" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
+          <w:p w14:paraId="37F621EB" w14:textId="77777777" w:rsidR="007518DD" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007518DD" w:rsidRPr="00B44C72" w14:paraId="16178BCE" w14:textId="77777777" w:rsidTr="000D39D0">
+      <w:tr w:rsidR="007518DD" w:rsidRPr="00B44C72" w14:paraId="098EA3CB" w14:textId="77777777" w:rsidTr="000D39D0">
         <w:trPr>
           <w:trHeight w:val="414"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1BA5020A" w14:textId="77777777" w:rsidR="007518DD" w:rsidRPr="00B44C72" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
+          <w:p w14:paraId="637D217C" w14:textId="77777777" w:rsidR="007518DD" w:rsidRPr="00B44C72" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>就業期間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3969" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="244C0443" w14:textId="77777777" w:rsidR="007518DD" w:rsidRPr="00B44C72" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
+          <w:p w14:paraId="527A8B35" w14:textId="77777777" w:rsidR="007518DD" w:rsidRPr="00B44C72" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="00B44C72">
@@ -8075,81 +7827,80 @@
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="134C54E3" w14:textId="77777777" w:rsidR="007518DD" w:rsidRPr="00B44C72" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
+          <w:p w14:paraId="423B3F14" w14:textId="77777777" w:rsidR="007518DD" w:rsidRPr="00B44C72" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>～</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4328" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72613412" w14:textId="77777777" w:rsidR="007518DD" w:rsidRPr="00B44C72" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
+          <w:p w14:paraId="75EFBF66" w14:textId="77777777" w:rsidR="007518DD" w:rsidRPr="00B44C72" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="00B44C72">
@@ -8157,143 +7908,142 @@
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A59FC" w:rsidRPr="00B44C72" w14:paraId="6240A9E3" w14:textId="77777777" w:rsidTr="000240A6">
+      <w:tr w:rsidR="007A59FC" w:rsidRPr="00B44C72" w14:paraId="4E3588CA" w14:textId="77777777" w:rsidTr="000240A6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9998" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="205B1BA7" w14:textId="77777777" w:rsidR="007A59FC" w:rsidRPr="00B44C72" w:rsidRDefault="007A59FC" w:rsidP="007A59FC">
+          <w:p w14:paraId="402E606A" w14:textId="77777777" w:rsidR="007A59FC" w:rsidRPr="00B44C72" w:rsidRDefault="007A59FC" w:rsidP="007A59FC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>雇用形態　　※該当するもの</w:t>
             </w:r>
             <w:r w:rsidR="00E8354E">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>を</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>選択してください</w:t>
             </w:r>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A59FC" w:rsidRPr="00B44C72" w14:paraId="1358B9EF" w14:textId="77777777" w:rsidTr="000240A6">
+      <w:tr w:rsidR="007A59FC" w:rsidRPr="00B44C72" w14:paraId="6BEC0C6A" w14:textId="77777777" w:rsidTr="000240A6">
         <w:trPr>
           <w:trHeight w:val="128"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65C24999" w14:textId="77777777" w:rsidR="007A59FC" w:rsidRPr="00B44C72" w:rsidRDefault="007A59FC" w:rsidP="007A59FC">
+          <w:p w14:paraId="76CD95C1" w14:textId="77777777" w:rsidR="007A59FC" w:rsidRPr="00B44C72" w:rsidRDefault="007A59FC" w:rsidP="007A59FC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>雇用職種名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8864" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="698E4E24" w14:textId="77777777" w:rsidR="007A59FC" w:rsidRPr="00B44C72" w:rsidRDefault="007A59FC" w:rsidP="007A59FC">
+          <w:p w14:paraId="47F70E4A" w14:textId="77777777" w:rsidR="007A59FC" w:rsidRPr="00B44C72" w:rsidRDefault="007A59FC" w:rsidP="007A59FC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                 </w:rPr>
                 <w:id w:val="-1800832496"/>
                 <w14:checkbox>
@@ -8471,93 +8221,92 @@
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">その他：名称　　　　　　　　　　　　　　　　　　　</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A59FC" w:rsidRPr="00B44C72" w14:paraId="0A33805C" w14:textId="77777777" w:rsidTr="000240A6">
+      <w:tr w:rsidR="007A59FC" w:rsidRPr="00B44C72" w14:paraId="0832745E" w14:textId="77777777" w:rsidTr="000240A6">
         <w:trPr>
           <w:trHeight w:val="259"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4DE1CD28" w14:textId="77777777" w:rsidR="007A59FC" w:rsidRPr="00B44C72" w:rsidRDefault="007A59FC" w:rsidP="007A59FC">
+          <w:p w14:paraId="59A52F0D" w14:textId="77777777" w:rsidR="007A59FC" w:rsidRPr="00B44C72" w:rsidRDefault="007A59FC" w:rsidP="007A59FC">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>勤務形態</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8864" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6A884E5F" w14:textId="77777777" w:rsidR="007A59FC" w:rsidRPr="00B44C72" w:rsidRDefault="007A59FC" w:rsidP="007A59FC">
+          <w:p w14:paraId="310AD8F8" w14:textId="77777777" w:rsidR="007A59FC" w:rsidRPr="00B44C72" w:rsidRDefault="007A59FC" w:rsidP="007A59FC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                   <w:bCs/>
                   <w:sz w:val="18"/>
                 </w:rPr>
                 <w:id w:val="1193502620"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
@@ -8608,93 +8357,92 @@
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:hint="eastAsia"/>
                     <w:bCs/>
                     <w:sz w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>パートタイム　　　※パートタイムの場合は、以下にもご記入ください。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007518DD" w:rsidRPr="00B44C72" w14:paraId="5A2F30E2" w14:textId="77777777" w:rsidTr="000D39D0">
+      <w:tr w:rsidR="007518DD" w:rsidRPr="00B44C72" w14:paraId="7F27B528" w14:textId="77777777" w:rsidTr="000D39D0">
         <w:trPr>
           <w:trHeight w:val="223"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74D007D6" w14:textId="77777777" w:rsidR="007518DD" w:rsidRPr="00B44C72" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
+          <w:p w14:paraId="12A6FE90" w14:textId="77777777" w:rsidR="007518DD" w:rsidRPr="00B44C72" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>勤務時間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1661" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BC98258" w14:textId="77777777" w:rsidR="007518DD" w:rsidRPr="00B44C72" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
+          <w:p w14:paraId="2B808792" w14:textId="77777777" w:rsidR="007518DD" w:rsidRPr="00B44C72" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
@@ -8713,83 +8461,81 @@
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C9A4F80" w14:textId="77777777" w:rsidR="007518DD" w:rsidRPr="00B44C72" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
+          <w:p w14:paraId="7CDDBAC9" w14:textId="77777777" w:rsidR="007518DD" w:rsidRPr="00B44C72" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>～</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1861" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36E899C6" w14:textId="77777777" w:rsidR="007518DD" w:rsidRPr="00B44C72" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
+          <w:p w14:paraId="6153AD8C" w14:textId="77777777" w:rsidR="007518DD" w:rsidRPr="00B44C72" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
@@ -8810,825 +8556,753 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14600438" w14:textId="77777777" w:rsidR="007518DD" w:rsidRPr="00B44C72" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
+          <w:p w14:paraId="6235CFDD" w14:textId="77777777" w:rsidR="007518DD" w:rsidRPr="00B44C72" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>合計</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="717" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="428E902A" w14:textId="77777777" w:rsidR="007518DD" w:rsidRPr="00B44C72" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
+          <w:p w14:paraId="457442BA" w14:textId="77777777" w:rsidR="007518DD" w:rsidRPr="00B44C72" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
             <w:pPr>
               <w:ind w:right="3"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="966" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="723D8175" w14:textId="77777777" w:rsidR="007518DD" w:rsidRPr="00B44C72" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
+          <w:p w14:paraId="1830B390" w14:textId="77777777" w:rsidR="007518DD" w:rsidRPr="00B44C72" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>時間／週</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C9C5C6A" w14:textId="77777777" w:rsidR="007518DD" w:rsidRPr="00B44C72" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
+          <w:p w14:paraId="1F65548F" w14:textId="77777777" w:rsidR="007518DD" w:rsidRPr="00B44C72" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>勤務日数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55923289" w14:textId="77777777" w:rsidR="007518DD" w:rsidRPr="00B44C72" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
+          <w:p w14:paraId="0D69C31A" w14:textId="77777777" w:rsidR="007518DD" w:rsidRPr="00B44C72" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
             <w:pPr>
               <w:ind w:right="3"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="966" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="64A99E6A" w14:textId="77777777" w:rsidR="007518DD" w:rsidRPr="00B44C72" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
+          <w:p w14:paraId="2D6E650F" w14:textId="77777777" w:rsidR="007518DD" w:rsidRPr="00B44C72" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B44C72">
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>日／週</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007518DD" w:rsidRPr="00B44C72" w14:paraId="0D245DF2" w14:textId="77777777" w:rsidTr="000D39D0">
+      <w:tr w:rsidR="00953405" w:rsidRPr="00B44C72" w14:paraId="0346FD36" w14:textId="77777777" w:rsidTr="000D39D0">
         <w:trPr>
           <w:trHeight w:val="128"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F7328EA" w14:textId="77777777" w:rsidR="007518DD" w:rsidRPr="00B44C72" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
+          <w:p w14:paraId="315DAF07" w14:textId="77777777" w:rsidR="00953405" w:rsidRPr="00967F19" w:rsidRDefault="00953405" w:rsidP="00953405">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00967F19">
+              <w:rPr>
+                <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>期間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6663" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FF5788A" w14:textId="77777777" w:rsidR="007518DD" w:rsidRPr="00B44C72" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
+          <w:p w14:paraId="72105DCE" w14:textId="67941DF1" w:rsidR="00953405" w:rsidRPr="00967F19" w:rsidRDefault="00953405" w:rsidP="00953405">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00E20F45">
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B43496">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-            <w:r>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>プロジェクト名および担当業務内容</w:t>
+            </w:r>
+            <w:r w:rsidR="004C6315">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-[...12 lines deleted...]
-              <w:t>業務内容</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>等</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="671E36AC" w14:textId="77777777" w:rsidR="007518DD" w:rsidRPr="00B44C72" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
-[...8 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="78EBA5DD" w14:textId="4D55CDCF" w:rsidR="00953405" w:rsidRPr="00967F19" w:rsidRDefault="00953405" w:rsidP="00953405">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B43496">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t>役割・規模・環境など</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>役職・規模など</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007518DD" w:rsidRPr="00B44C72" w14:paraId="3CEEC513" w14:textId="77777777" w:rsidTr="000D39D0">
+      <w:tr w:rsidR="00603CF8" w:rsidRPr="00B44C72" w14:paraId="4CB4E2D6" w14:textId="77777777" w:rsidTr="000D39D0">
         <w:trPr>
           <w:trHeight w:val="3031"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4734D140" w14:textId="77777777" w:rsidR="007518DD" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
+          </w:tcPr>
+          <w:p w14:paraId="556C9FB6" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>YYYY</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>MM</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="504C50E7" w14:textId="77777777" w:rsidR="007518DD" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
+          <w:p w14:paraId="4337F192" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>～</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AC880CB" w14:textId="77777777" w:rsidR="007518DD" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
+          <w:p w14:paraId="543B4076" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>YYYY</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>MM</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6663" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19019B2E" w14:textId="77777777" w:rsidR="007518DD" w:rsidRPr="00314158" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
-[...161 lines deleted...]
-          <w:p w14:paraId="4DE0C52A" w14:textId="77777777" w:rsidR="007518DD" w:rsidRPr="00314158" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
+          <w:p w14:paraId="3583A299" w14:textId="4674C72E" w:rsidR="004C6315" w:rsidRDefault="004C6315" w:rsidP="00603CF8">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>【所属部課名】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D851C82" w14:textId="77777777" w:rsidR="004C6315" w:rsidRPr="00DF786C" w:rsidRDefault="004C6315" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14DE93DC" w14:textId="226CA866" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:r w:rsidRPr="001E0B83">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>【プロジェクト・業務】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39DB2EB9" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="289C33D8" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B7DA7A2" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:r w:rsidRPr="001E0B83">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>【担当業務の内容】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E94B43C" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59D35F73" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0001E89A" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6445065A" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4711A38E" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0ABC65C4" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7898C83F" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3AFCB8C0" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00BD294B" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="42F8B86B" w14:textId="7BFCEC24" w:rsidR="007518DD" w:rsidRPr="00314158" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
+          </w:tcPr>
+          <w:p w14:paraId="1DBB23A3" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
-                <w:bCs/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00314158">
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00603CF8">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold" w:hint="eastAsia"/>
-                <w:bCs/>
-[...24 lines deleted...]
-          <w:p w14:paraId="5AC7CABE" w14:textId="77777777" w:rsidR="007518DD" w:rsidRPr="00314158" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>【役職・職名】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F52F67D" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
-                <w:bCs/>
-[...5 lines deleted...]
-          <w:p w14:paraId="3DB9CE1D" w14:textId="77777777" w:rsidR="007518DD" w:rsidRPr="00314158" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1CC6DDD2" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
-                <w:bCs/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00314158">
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00603CF8">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold" w:hint="eastAsia"/>
-                <w:bCs/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>【役割】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="143894E9" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59B57D65" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00603CF8">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>【規模（全体）】</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1C250860" w14:textId="77777777" w:rsidR="007518DD" w:rsidRPr="00314158" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
+          <w:p w14:paraId="229861DC" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
-                <w:bCs/>
-[...5 lines deleted...]
-          <w:p w14:paraId="53BF1C8C" w14:textId="77777777" w:rsidR="007518DD" w:rsidRPr="00314158" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4AEF0A6A" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
-                <w:bCs/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00314158">
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00603CF8">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold" w:hint="eastAsia"/>
-                <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>【規模（担当）】</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="65B7003F" w14:textId="77777777" w:rsidR="007518DD" w:rsidRPr="00314158" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
+          <w:p w14:paraId="1F66FAEC" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00BD294B" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3891657A" w14:textId="77777777" w:rsidR="007518DD" w:rsidRPr="00314158" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
-[...9 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007518DD" w14:paraId="5B7E5DB2" w14:textId="77777777" w:rsidTr="000D39D0">
+      <w:tr w:rsidR="00603CF8" w14:paraId="32E28FFC" w14:textId="77777777" w:rsidTr="000D39D0">
         <w:trPr>
           <w:trHeight w:val="128"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="2F0B35E2" w14:textId="77777777" w:rsidR="007518DD" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
+          </w:tcPr>
+          <w:p w14:paraId="526F00EF" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>YYYY</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>MM</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C1ED99F" w14:textId="77777777" w:rsidR="007518DD" w:rsidRDefault="007518DD" w:rsidP="00314158">
+          <w:p w14:paraId="0783BED3" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>～</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="268F7D48" w14:textId="77777777" w:rsidR="007518DD" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
+          <w:p w14:paraId="643C4AA4" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>YYYY</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
             <w:r>
@@ -9637,478 +9311,393 @@
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>MM</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6663" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69C608CC" w14:textId="77777777" w:rsidR="007518DD" w:rsidRPr="00314158" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
-[...185 lines deleted...]
-          <w:p w14:paraId="50934141" w14:textId="77777777" w:rsidR="007518DD" w:rsidRPr="00314158" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
+          <w:p w14:paraId="73527CB5" w14:textId="1F1619E1" w:rsidR="004C6315" w:rsidRDefault="004C6315" w:rsidP="00603CF8">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>【所属部課名】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A355194" w14:textId="77777777" w:rsidR="004C6315" w:rsidRPr="00DF786C" w:rsidRDefault="004C6315" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39EEAB93" w14:textId="5760DE19" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:r w:rsidRPr="001E0B83">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>【プロジェクト・業務】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1438FFF2" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="004C6315" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="69BF9CB6" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="76EBDBFD" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:r w:rsidRPr="001E0B83">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>【担当業務の内容】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51636C00" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E3315D6" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="38D9AAC7" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11796DD6" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C6BB187" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2A8668DA" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="017140C0" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="57F23652" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00BD294B" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="3C3B4636" w14:textId="30FC2D1F" w:rsidR="007518DD" w:rsidRPr="00314158" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
+          </w:tcPr>
+          <w:p w14:paraId="33CB8D95" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
-                <w:bCs/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00314158">
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00603CF8">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold" w:hint="eastAsia"/>
-                <w:bCs/>
-[...24 lines deleted...]
-          <w:p w14:paraId="49015929" w14:textId="77777777" w:rsidR="007518DD" w:rsidRPr="00314158" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>【役職・職名】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="230360D3" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
-                <w:bCs/>
-[...5 lines deleted...]
-          <w:p w14:paraId="53C6680A" w14:textId="77777777" w:rsidR="007518DD" w:rsidRPr="00314158" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53A6545F" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
-                <w:bCs/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00314158">
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00603CF8">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold" w:hint="eastAsia"/>
-                <w:bCs/>
-[...48 lines deleted...]
-          <w:p w14:paraId="4AB34C2E" w14:textId="77777777" w:rsidR="007518DD" w:rsidRPr="00314158" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>【役割】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EFF928F" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1DA64DD2" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00603CF8">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>【規模（全体）】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10042AEA" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0AEEFA46" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00603CF8">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>【規模（担当）】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D81AD4F" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00BD294B" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007518DD" w14:paraId="21BA602A" w14:textId="77777777" w:rsidTr="000D39D0">
+      <w:tr w:rsidR="00603CF8" w14:paraId="278402A8" w14:textId="77777777" w:rsidTr="000D39D0">
         <w:trPr>
           <w:trHeight w:val="128"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="19DD5F77" w14:textId="77777777" w:rsidR="007518DD" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
+          </w:tcPr>
+          <w:p w14:paraId="38BA79AF" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>YYYY</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>MM</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5CA41DFD" w14:textId="77777777" w:rsidR="007518DD" w:rsidRDefault="007518DD" w:rsidP="00314158">
+          <w:p w14:paraId="64DAFED2" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>～</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1F1F50DF" w14:textId="77777777" w:rsidR="007518DD" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
+          <w:p w14:paraId="406EACBC" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>YYYY</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
             <w:r>
@@ -10117,547 +9706,542 @@
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>MM</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6663" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F6E4C50" w14:textId="77777777" w:rsidR="007518DD" w:rsidRPr="00314158" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
-[...185 lines deleted...]
-          <w:p w14:paraId="4BBC2137" w14:textId="77777777" w:rsidR="007518DD" w:rsidRPr="00314158" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
+          <w:p w14:paraId="32EE22D4" w14:textId="31969CBF" w:rsidR="004C6315" w:rsidRDefault="004C6315" w:rsidP="00603CF8">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>【所属部課名】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49113B77" w14:textId="77777777" w:rsidR="004C6315" w:rsidRPr="00DF786C" w:rsidRDefault="004C6315" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D382C85" w14:textId="7E8E44B0" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:r w:rsidRPr="001E0B83">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>【プロジェクト・業務】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F10C666" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41984053" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08E88101" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:r w:rsidRPr="001E0B83">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>【担当業務の内容】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AA9B677" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3BC9C86D" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="471AC53B" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61E2CF83" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="553FD278" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C7A256E" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44FAACA6" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79C7D044" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00BD294B" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2201" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0B5306D0" w14:textId="555BC478" w:rsidR="007518DD" w:rsidRPr="00314158" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
+          </w:tcPr>
+          <w:p w14:paraId="3E91AFDA" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
-                <w:bCs/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00314158">
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00603CF8">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold" w:hint="eastAsia"/>
-                <w:bCs/>
-[...24 lines deleted...]
-          <w:p w14:paraId="0B390626" w14:textId="77777777" w:rsidR="007518DD" w:rsidRPr="00314158" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>【役職・職名】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76141D34" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
-                <w:bCs/>
-[...5 lines deleted...]
-          <w:p w14:paraId="25AD9634" w14:textId="77777777" w:rsidR="007518DD" w:rsidRPr="00314158" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7CB13A04" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
-                <w:bCs/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00314158">
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00603CF8">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold" w:hint="eastAsia"/>
-                <w:bCs/>
-[...48 lines deleted...]
-          <w:p w14:paraId="08CC53E0" w14:textId="77777777" w:rsidR="007518DD" w:rsidRPr="00314158" w:rsidRDefault="007518DD" w:rsidP="000D39D0">
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>【役割】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="360B9B79" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="765839B6" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00603CF8">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>【規模（全体）】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31AAE345" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="001E0B83" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03DD9421" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00603CF8" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00603CF8">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>【規模（担当）】</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53CE2C3D" w14:textId="77777777" w:rsidR="00603CF8" w:rsidRPr="00BD294B" w:rsidRDefault="00603CF8" w:rsidP="00603CF8">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cs="IPAPMincho,Bold"/>
                 <w:bCs/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0607F00C" w14:textId="77777777" w:rsidR="006045A9" w:rsidRPr="00B7414B" w:rsidRDefault="006045A9" w:rsidP="00F61AE9">
+    <w:p w14:paraId="0E66A4C7" w14:textId="77777777" w:rsidR="006045A9" w:rsidRPr="00B7414B" w:rsidRDefault="006045A9" w:rsidP="00F61AE9">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="006045A9" w:rsidRPr="00B7414B" w:rsidSect="000D4D36">
+    <w:sectPr w:rsidR="006045A9" w:rsidRPr="00B7414B" w:rsidSect="00F54EC4">
+      <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="284" w:footer="567" w:gutter="0"/>
+      <w:pgMar w:top="985" w:right="567" w:bottom="567" w:left="567" w:header="284" w:footer="567" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="linesAndChars" w:linePitch="290" w:charSpace="-3935"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3EFBAC07" w14:textId="77777777" w:rsidR="006E1CD2" w:rsidRDefault="006E1CD2">
+    <w:p w14:paraId="0C5E59AF" w14:textId="77777777" w:rsidR="00250515" w:rsidRDefault="00250515">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="12B4745E" w14:textId="77777777" w:rsidR="006E1CD2" w:rsidRDefault="006E1CD2">
+    <w:p w14:paraId="0385E5C5" w14:textId="77777777" w:rsidR="00250515" w:rsidRDefault="00250515">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="ＭＳ Ｐゴシック">
+    <w:panose1 w:val="020B0600070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="HGSｺﾞｼｯｸE">
     <w:panose1 w:val="020B0900000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="IPAPMincho,Bold">
     <w:altName w:val="游ゴシック"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="游ゴシック Light">
-[...2 lines deleted...]
-    <w:family w:val="modern"/>
+  <w:font w:name="Arial Black">
+    <w:panose1 w:val="020B0A04020102020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+    <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D40C73A" w14:textId="77777777" w:rsidR="006E1CD2" w:rsidRDefault="006E1CD2">
+    <w:p w14:paraId="37975957" w14:textId="77777777" w:rsidR="00250515" w:rsidRDefault="00250515">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0801206D" w14:textId="77777777" w:rsidR="006E1CD2" w:rsidRDefault="006E1CD2">
+    <w:p w14:paraId="14F7DCA2" w14:textId="77777777" w:rsidR="00250515" w:rsidRDefault="00250515">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="-679"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="675"/>
+      <w:gridCol w:w="2864"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="00683605" w:rsidRPr="00A5196E" w14:paraId="75E382B1" w14:textId="77777777" w:rsidTr="00F54EC4">
+      <w:trPr>
+        <w:trHeight w:val="513"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="675" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="6BCA3EF1" w14:textId="77777777" w:rsidR="00683605" w:rsidRPr="00A5196E" w:rsidRDefault="00683605" w:rsidP="00683605">
+          <w:pPr>
+            <w:jc w:val="center"/>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="00A5196E">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+            </w:rPr>
+            <w:br w:type="page"/>
+          </w:r>
+          <w:r w:rsidRPr="00A5196E">
+            <w:rPr>
+              <w:rFonts w:eastAsia="ＭＳ ゴシック" w:hint="eastAsia"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+            </w:rPr>
+            <w:t>氏名</w:t>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="2864" w:type="dxa"/>
+          <w:vAlign w:val="center"/>
+        </w:tcPr>
+        <w:p w14:paraId="48DD8927" w14:textId="77777777" w:rsidR="00683605" w:rsidRPr="00A5196E" w:rsidRDefault="00683605" w:rsidP="00683605">
+          <w:pPr>
+            <w:rPr>
+              <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
+              <w:b/>
+              <w:bCs/>
+              <w:sz w:val="18"/>
+            </w:rPr>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="1F08598C" w14:textId="77777777" w:rsidR="00683605" w:rsidRDefault="00683605">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15256325"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3708B7B2"/>
     <w:lvl w:ilvl="0" w:tplc="47ACE314">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
       <w:lvlText w:val="（%1）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090017" w:tentative="1">
       <w:start w:val="1"/>
@@ -11467,657 +11051,691 @@
     <w:lvl w:ilvl="7" w:tplc="0409000B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3932" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409000D" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4352" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="2081292579">
+  <w:num w:numId="1" w16cid:durableId="1847405098">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="735008452">
+  <w:num w:numId="2" w16cid:durableId="662246841">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1753237069">
+  <w:num w:numId="3" w16cid:durableId="1437405063">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1715345363">
+  <w:num w:numId="4" w16cid:durableId="1560282956">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="307170991">
+  <w:num w:numId="5" w16cid:durableId="428547684">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1610702458">
+  <w:num w:numId="6" w16cid:durableId="1437093681">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="814447033">
+  <w:num w:numId="7" w16cid:durableId="1862165819">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="191"/>
   <w:drawingGridVerticalSpacing w:val="145"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="21505">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00321081"/>
     <w:rsid w:val="00003A53"/>
     <w:rsid w:val="000044D4"/>
     <w:rsid w:val="000067DE"/>
     <w:rsid w:val="00007095"/>
     <w:rsid w:val="00007CCA"/>
     <w:rsid w:val="00010D9B"/>
     <w:rsid w:val="00017D7A"/>
     <w:rsid w:val="00026F0C"/>
     <w:rsid w:val="000309B8"/>
     <w:rsid w:val="000328E4"/>
     <w:rsid w:val="000377DC"/>
     <w:rsid w:val="000414A5"/>
     <w:rsid w:val="00046BB8"/>
     <w:rsid w:val="000506AF"/>
     <w:rsid w:val="00051F7C"/>
     <w:rsid w:val="00053FFC"/>
     <w:rsid w:val="00056C95"/>
     <w:rsid w:val="00076B42"/>
     <w:rsid w:val="000827CA"/>
     <w:rsid w:val="0008524D"/>
+    <w:rsid w:val="00086402"/>
     <w:rsid w:val="00087F61"/>
     <w:rsid w:val="00090DF4"/>
     <w:rsid w:val="000A443F"/>
     <w:rsid w:val="000A5100"/>
     <w:rsid w:val="000B4C13"/>
     <w:rsid w:val="000B6AED"/>
     <w:rsid w:val="000B7189"/>
     <w:rsid w:val="000B7D7D"/>
     <w:rsid w:val="000C7418"/>
     <w:rsid w:val="000D31B6"/>
     <w:rsid w:val="000D39D0"/>
     <w:rsid w:val="000D4D36"/>
     <w:rsid w:val="000D4D55"/>
     <w:rsid w:val="000D5F2A"/>
     <w:rsid w:val="000E04CD"/>
     <w:rsid w:val="000E07ED"/>
     <w:rsid w:val="000E29EF"/>
     <w:rsid w:val="000F1AD6"/>
     <w:rsid w:val="000F24EF"/>
     <w:rsid w:val="000F2A6E"/>
     <w:rsid w:val="000F2C16"/>
     <w:rsid w:val="00103606"/>
     <w:rsid w:val="001069FF"/>
     <w:rsid w:val="0011164B"/>
     <w:rsid w:val="00112BF5"/>
     <w:rsid w:val="00113991"/>
     <w:rsid w:val="00115AA7"/>
     <w:rsid w:val="001239EF"/>
     <w:rsid w:val="00124B09"/>
     <w:rsid w:val="0013388A"/>
     <w:rsid w:val="00133C25"/>
     <w:rsid w:val="001425C0"/>
     <w:rsid w:val="00142982"/>
-    <w:rsid w:val="001431FD"/>
     <w:rsid w:val="00147194"/>
     <w:rsid w:val="00151E7F"/>
     <w:rsid w:val="00153E93"/>
     <w:rsid w:val="00154946"/>
     <w:rsid w:val="00184616"/>
     <w:rsid w:val="00191E3C"/>
     <w:rsid w:val="00195BFF"/>
     <w:rsid w:val="001973B9"/>
     <w:rsid w:val="001A11CA"/>
     <w:rsid w:val="001A3A93"/>
     <w:rsid w:val="001A47C5"/>
     <w:rsid w:val="001A7BCB"/>
     <w:rsid w:val="001C67E4"/>
     <w:rsid w:val="001C786B"/>
     <w:rsid w:val="001D70DD"/>
     <w:rsid w:val="001D7FD4"/>
     <w:rsid w:val="001E7412"/>
     <w:rsid w:val="001E792E"/>
     <w:rsid w:val="001F5A1C"/>
     <w:rsid w:val="00206DF9"/>
     <w:rsid w:val="00210ADB"/>
     <w:rsid w:val="00221E3C"/>
     <w:rsid w:val="00226B17"/>
     <w:rsid w:val="00230028"/>
+    <w:rsid w:val="0023171D"/>
     <w:rsid w:val="00241275"/>
     <w:rsid w:val="00242D37"/>
     <w:rsid w:val="002444DF"/>
     <w:rsid w:val="0024549A"/>
     <w:rsid w:val="00247A0A"/>
     <w:rsid w:val="00250006"/>
+    <w:rsid w:val="00250515"/>
     <w:rsid w:val="00251221"/>
     <w:rsid w:val="0026171F"/>
     <w:rsid w:val="00262EB3"/>
     <w:rsid w:val="00264692"/>
     <w:rsid w:val="00267FD8"/>
     <w:rsid w:val="00276D44"/>
     <w:rsid w:val="00284CF4"/>
     <w:rsid w:val="002850B4"/>
     <w:rsid w:val="00286211"/>
     <w:rsid w:val="002968E3"/>
     <w:rsid w:val="002A314F"/>
     <w:rsid w:val="002A6E3D"/>
     <w:rsid w:val="002A7926"/>
     <w:rsid w:val="002A7A3C"/>
     <w:rsid w:val="002B15D2"/>
     <w:rsid w:val="002B35AC"/>
     <w:rsid w:val="002B3EDB"/>
     <w:rsid w:val="002B557F"/>
     <w:rsid w:val="002B7A13"/>
+    <w:rsid w:val="002D089E"/>
     <w:rsid w:val="002D314F"/>
     <w:rsid w:val="002D3183"/>
     <w:rsid w:val="002D7BDE"/>
     <w:rsid w:val="002E2D4A"/>
     <w:rsid w:val="002F02D5"/>
     <w:rsid w:val="002F7D69"/>
     <w:rsid w:val="002F7E74"/>
     <w:rsid w:val="00301DA5"/>
     <w:rsid w:val="00306CEA"/>
     <w:rsid w:val="00310924"/>
     <w:rsid w:val="00311570"/>
-    <w:rsid w:val="00314158"/>
     <w:rsid w:val="00321081"/>
     <w:rsid w:val="00345201"/>
     <w:rsid w:val="00351176"/>
     <w:rsid w:val="00370BA9"/>
     <w:rsid w:val="00375A89"/>
     <w:rsid w:val="0037638C"/>
     <w:rsid w:val="003769EC"/>
     <w:rsid w:val="00381547"/>
     <w:rsid w:val="003878D2"/>
     <w:rsid w:val="00392322"/>
     <w:rsid w:val="003A20D5"/>
     <w:rsid w:val="003A2D18"/>
     <w:rsid w:val="003A53C3"/>
     <w:rsid w:val="003A64CA"/>
     <w:rsid w:val="003A7A07"/>
     <w:rsid w:val="003C0CDC"/>
     <w:rsid w:val="003C46F3"/>
     <w:rsid w:val="003D0AE6"/>
     <w:rsid w:val="003E3490"/>
+    <w:rsid w:val="00400050"/>
     <w:rsid w:val="004012A4"/>
     <w:rsid w:val="004061F2"/>
     <w:rsid w:val="0042129B"/>
+    <w:rsid w:val="00422EC8"/>
     <w:rsid w:val="00425526"/>
     <w:rsid w:val="00433903"/>
     <w:rsid w:val="0043485C"/>
+    <w:rsid w:val="00440819"/>
     <w:rsid w:val="00447362"/>
     <w:rsid w:val="00463755"/>
     <w:rsid w:val="00470230"/>
     <w:rsid w:val="00494018"/>
     <w:rsid w:val="00495BAD"/>
     <w:rsid w:val="004A75D6"/>
     <w:rsid w:val="004A7D88"/>
     <w:rsid w:val="004B3BCE"/>
+    <w:rsid w:val="004B6A5A"/>
+    <w:rsid w:val="004C6315"/>
+    <w:rsid w:val="004D75EC"/>
     <w:rsid w:val="004E4125"/>
+    <w:rsid w:val="004F24F3"/>
     <w:rsid w:val="00503465"/>
     <w:rsid w:val="00505283"/>
     <w:rsid w:val="005065C7"/>
     <w:rsid w:val="005103E0"/>
     <w:rsid w:val="00516B03"/>
     <w:rsid w:val="00535422"/>
+    <w:rsid w:val="005357C1"/>
     <w:rsid w:val="00537B86"/>
     <w:rsid w:val="00540F20"/>
     <w:rsid w:val="005423D2"/>
     <w:rsid w:val="00553041"/>
     <w:rsid w:val="00557E6B"/>
     <w:rsid w:val="0056531E"/>
     <w:rsid w:val="00566283"/>
     <w:rsid w:val="0057494A"/>
     <w:rsid w:val="00574B74"/>
     <w:rsid w:val="0057595B"/>
     <w:rsid w:val="0058163E"/>
     <w:rsid w:val="005844D3"/>
     <w:rsid w:val="00591726"/>
     <w:rsid w:val="0059251D"/>
     <w:rsid w:val="005B69EA"/>
     <w:rsid w:val="005B7FC7"/>
     <w:rsid w:val="005C6BF2"/>
     <w:rsid w:val="005D3F97"/>
     <w:rsid w:val="005D555E"/>
     <w:rsid w:val="005E2616"/>
     <w:rsid w:val="005F5C72"/>
     <w:rsid w:val="00602F5A"/>
+    <w:rsid w:val="00603CF8"/>
     <w:rsid w:val="006042D5"/>
     <w:rsid w:val="006045A9"/>
     <w:rsid w:val="006049F5"/>
     <w:rsid w:val="00606DF0"/>
     <w:rsid w:val="00611673"/>
+    <w:rsid w:val="00611A71"/>
     <w:rsid w:val="006131C9"/>
     <w:rsid w:val="0061572A"/>
     <w:rsid w:val="00625669"/>
     <w:rsid w:val="006364C3"/>
+    <w:rsid w:val="0063728D"/>
     <w:rsid w:val="00645045"/>
     <w:rsid w:val="00651417"/>
     <w:rsid w:val="006606EA"/>
     <w:rsid w:val="006621D0"/>
     <w:rsid w:val="00665B5C"/>
     <w:rsid w:val="00666063"/>
     <w:rsid w:val="00673C8D"/>
     <w:rsid w:val="00674A60"/>
+    <w:rsid w:val="00676FC5"/>
     <w:rsid w:val="0068322A"/>
+    <w:rsid w:val="00683605"/>
     <w:rsid w:val="00684BC0"/>
     <w:rsid w:val="00691EBA"/>
     <w:rsid w:val="006B2531"/>
     <w:rsid w:val="006B278E"/>
     <w:rsid w:val="006C1C7B"/>
     <w:rsid w:val="006C611D"/>
     <w:rsid w:val="006C7D22"/>
     <w:rsid w:val="006D6B88"/>
     <w:rsid w:val="006E1CD2"/>
     <w:rsid w:val="006E1D2B"/>
     <w:rsid w:val="006E744B"/>
     <w:rsid w:val="006F1751"/>
+    <w:rsid w:val="006F2E08"/>
     <w:rsid w:val="006F3590"/>
     <w:rsid w:val="006F487C"/>
     <w:rsid w:val="007007A1"/>
     <w:rsid w:val="00701659"/>
     <w:rsid w:val="0071225E"/>
     <w:rsid w:val="00712AA7"/>
     <w:rsid w:val="007171EC"/>
     <w:rsid w:val="00717CC5"/>
     <w:rsid w:val="007215AB"/>
     <w:rsid w:val="00724204"/>
     <w:rsid w:val="00724551"/>
     <w:rsid w:val="00744D96"/>
     <w:rsid w:val="00747F2B"/>
     <w:rsid w:val="007501B1"/>
     <w:rsid w:val="007518DD"/>
     <w:rsid w:val="0076690E"/>
     <w:rsid w:val="0077145D"/>
     <w:rsid w:val="00771472"/>
     <w:rsid w:val="00772BEF"/>
     <w:rsid w:val="007733DC"/>
     <w:rsid w:val="00775556"/>
     <w:rsid w:val="00775ACF"/>
     <w:rsid w:val="00777EA1"/>
     <w:rsid w:val="00786FC8"/>
     <w:rsid w:val="007A07A5"/>
     <w:rsid w:val="007A0F2C"/>
     <w:rsid w:val="007A502F"/>
     <w:rsid w:val="007A59FC"/>
     <w:rsid w:val="007B2E91"/>
     <w:rsid w:val="007B4CAD"/>
     <w:rsid w:val="007D2454"/>
     <w:rsid w:val="007D5D12"/>
     <w:rsid w:val="007D7CFA"/>
     <w:rsid w:val="007E1882"/>
     <w:rsid w:val="007E3C43"/>
     <w:rsid w:val="007F3BD7"/>
     <w:rsid w:val="008044C5"/>
     <w:rsid w:val="00811805"/>
     <w:rsid w:val="00812367"/>
     <w:rsid w:val="008138EA"/>
     <w:rsid w:val="008155E0"/>
     <w:rsid w:val="00830D13"/>
     <w:rsid w:val="00832019"/>
     <w:rsid w:val="00843B0A"/>
     <w:rsid w:val="00847751"/>
     <w:rsid w:val="0086216B"/>
     <w:rsid w:val="00863A6C"/>
     <w:rsid w:val="00865584"/>
     <w:rsid w:val="00865A2D"/>
+    <w:rsid w:val="00870D29"/>
     <w:rsid w:val="008745F1"/>
     <w:rsid w:val="00884C0C"/>
     <w:rsid w:val="00884DF7"/>
     <w:rsid w:val="008858DB"/>
     <w:rsid w:val="008869FB"/>
     <w:rsid w:val="0089249C"/>
     <w:rsid w:val="00897B45"/>
     <w:rsid w:val="008A1CAF"/>
     <w:rsid w:val="008A3A51"/>
     <w:rsid w:val="008A7A23"/>
     <w:rsid w:val="008A7CDA"/>
     <w:rsid w:val="008B2E66"/>
+    <w:rsid w:val="008D0CD8"/>
     <w:rsid w:val="008D1CCF"/>
     <w:rsid w:val="008D5266"/>
     <w:rsid w:val="008F1584"/>
     <w:rsid w:val="008F4E1C"/>
     <w:rsid w:val="009006A0"/>
     <w:rsid w:val="00901FBB"/>
     <w:rsid w:val="00902C06"/>
     <w:rsid w:val="00902C3C"/>
     <w:rsid w:val="009033D5"/>
     <w:rsid w:val="00904371"/>
     <w:rsid w:val="00905A68"/>
     <w:rsid w:val="00907872"/>
     <w:rsid w:val="00912234"/>
     <w:rsid w:val="0092006E"/>
     <w:rsid w:val="00925457"/>
     <w:rsid w:val="00930665"/>
     <w:rsid w:val="00930CCF"/>
     <w:rsid w:val="00931FBE"/>
     <w:rsid w:val="009332E0"/>
     <w:rsid w:val="009378C8"/>
     <w:rsid w:val="009464DB"/>
+    <w:rsid w:val="00953405"/>
     <w:rsid w:val="00954126"/>
     <w:rsid w:val="00954C33"/>
     <w:rsid w:val="00957928"/>
     <w:rsid w:val="00957EBD"/>
     <w:rsid w:val="00965C62"/>
+    <w:rsid w:val="00967F19"/>
     <w:rsid w:val="009859B7"/>
+    <w:rsid w:val="00995011"/>
     <w:rsid w:val="009A0879"/>
     <w:rsid w:val="009A0B99"/>
     <w:rsid w:val="009B34C4"/>
     <w:rsid w:val="009C1109"/>
     <w:rsid w:val="009C19C6"/>
     <w:rsid w:val="009C2498"/>
     <w:rsid w:val="009C3141"/>
     <w:rsid w:val="009C35DE"/>
     <w:rsid w:val="009C5771"/>
     <w:rsid w:val="009C7256"/>
+    <w:rsid w:val="009D54E3"/>
     <w:rsid w:val="009F69E1"/>
     <w:rsid w:val="00A03468"/>
     <w:rsid w:val="00A068F3"/>
     <w:rsid w:val="00A12F68"/>
     <w:rsid w:val="00A2075B"/>
     <w:rsid w:val="00A2221E"/>
-    <w:rsid w:val="00A24C78"/>
+    <w:rsid w:val="00A31376"/>
     <w:rsid w:val="00A33A4B"/>
     <w:rsid w:val="00A4281D"/>
     <w:rsid w:val="00A45EC7"/>
     <w:rsid w:val="00A46ED4"/>
     <w:rsid w:val="00A4732E"/>
     <w:rsid w:val="00A5196E"/>
     <w:rsid w:val="00A52775"/>
     <w:rsid w:val="00A666B4"/>
-    <w:rsid w:val="00A70DBD"/>
+    <w:rsid w:val="00A76573"/>
     <w:rsid w:val="00A77E77"/>
     <w:rsid w:val="00A8506A"/>
     <w:rsid w:val="00A9472A"/>
     <w:rsid w:val="00A96E04"/>
     <w:rsid w:val="00AA34A4"/>
     <w:rsid w:val="00AA3635"/>
     <w:rsid w:val="00AA3A73"/>
     <w:rsid w:val="00AB00B5"/>
     <w:rsid w:val="00AB2203"/>
     <w:rsid w:val="00AB2F26"/>
     <w:rsid w:val="00AB4522"/>
     <w:rsid w:val="00AC0E6A"/>
     <w:rsid w:val="00AD1117"/>
     <w:rsid w:val="00AD1D9C"/>
     <w:rsid w:val="00AF3105"/>
     <w:rsid w:val="00AF6D11"/>
     <w:rsid w:val="00B04FCC"/>
     <w:rsid w:val="00B10176"/>
     <w:rsid w:val="00B2700B"/>
     <w:rsid w:val="00B31AB3"/>
     <w:rsid w:val="00B31C93"/>
     <w:rsid w:val="00B328E6"/>
     <w:rsid w:val="00B33C78"/>
     <w:rsid w:val="00B362E5"/>
     <w:rsid w:val="00B3725A"/>
     <w:rsid w:val="00B4050C"/>
     <w:rsid w:val="00B4073F"/>
+    <w:rsid w:val="00B43496"/>
     <w:rsid w:val="00B44C72"/>
     <w:rsid w:val="00B55312"/>
     <w:rsid w:val="00B64E76"/>
+    <w:rsid w:val="00B7064B"/>
     <w:rsid w:val="00B73A94"/>
     <w:rsid w:val="00B7414B"/>
     <w:rsid w:val="00B866DA"/>
     <w:rsid w:val="00B92208"/>
     <w:rsid w:val="00B97EF5"/>
     <w:rsid w:val="00BA7221"/>
     <w:rsid w:val="00BA7C89"/>
     <w:rsid w:val="00BB44AE"/>
     <w:rsid w:val="00BC2814"/>
     <w:rsid w:val="00BC3D60"/>
     <w:rsid w:val="00BC4720"/>
     <w:rsid w:val="00BC5415"/>
+    <w:rsid w:val="00BD294B"/>
     <w:rsid w:val="00BD5A01"/>
     <w:rsid w:val="00BE0726"/>
     <w:rsid w:val="00BE12EE"/>
     <w:rsid w:val="00BE1FF7"/>
     <w:rsid w:val="00BE3075"/>
     <w:rsid w:val="00BE59CC"/>
     <w:rsid w:val="00BF193D"/>
     <w:rsid w:val="00BF4B82"/>
     <w:rsid w:val="00BF6B11"/>
     <w:rsid w:val="00C00607"/>
     <w:rsid w:val="00C02A38"/>
     <w:rsid w:val="00C04CFA"/>
     <w:rsid w:val="00C05E9E"/>
     <w:rsid w:val="00C0706E"/>
     <w:rsid w:val="00C106C9"/>
     <w:rsid w:val="00C10FE2"/>
     <w:rsid w:val="00C215B4"/>
+    <w:rsid w:val="00C255B1"/>
     <w:rsid w:val="00C27E13"/>
     <w:rsid w:val="00C3020F"/>
     <w:rsid w:val="00C3155E"/>
     <w:rsid w:val="00C429BC"/>
     <w:rsid w:val="00C45CA7"/>
     <w:rsid w:val="00C51E7F"/>
     <w:rsid w:val="00C61F65"/>
     <w:rsid w:val="00C63EB3"/>
     <w:rsid w:val="00C63F91"/>
     <w:rsid w:val="00C6425C"/>
     <w:rsid w:val="00C676F0"/>
     <w:rsid w:val="00C679E1"/>
     <w:rsid w:val="00C80318"/>
     <w:rsid w:val="00C82EC6"/>
     <w:rsid w:val="00C839C0"/>
     <w:rsid w:val="00C912B6"/>
     <w:rsid w:val="00C97C39"/>
     <w:rsid w:val="00CA25F2"/>
-    <w:rsid w:val="00CA4442"/>
     <w:rsid w:val="00CB5EE0"/>
     <w:rsid w:val="00CB7563"/>
+    <w:rsid w:val="00CC1038"/>
     <w:rsid w:val="00CC6C61"/>
     <w:rsid w:val="00CD14CD"/>
     <w:rsid w:val="00CD2188"/>
     <w:rsid w:val="00CE0401"/>
     <w:rsid w:val="00CE5FC5"/>
     <w:rsid w:val="00CE65F9"/>
     <w:rsid w:val="00CE6966"/>
+    <w:rsid w:val="00CF19F6"/>
     <w:rsid w:val="00CF1DF6"/>
     <w:rsid w:val="00CF707E"/>
     <w:rsid w:val="00D0107A"/>
     <w:rsid w:val="00D02B9B"/>
     <w:rsid w:val="00D06E9B"/>
     <w:rsid w:val="00D123AC"/>
     <w:rsid w:val="00D12CA4"/>
     <w:rsid w:val="00D14902"/>
     <w:rsid w:val="00D201A9"/>
     <w:rsid w:val="00D218C1"/>
     <w:rsid w:val="00D21E08"/>
     <w:rsid w:val="00D23A36"/>
     <w:rsid w:val="00D24E7D"/>
     <w:rsid w:val="00D31E18"/>
     <w:rsid w:val="00D45275"/>
     <w:rsid w:val="00D504F8"/>
     <w:rsid w:val="00D52904"/>
-    <w:rsid w:val="00D53E8A"/>
     <w:rsid w:val="00D65D1B"/>
     <w:rsid w:val="00D673BA"/>
     <w:rsid w:val="00D722FB"/>
     <w:rsid w:val="00D72CA6"/>
     <w:rsid w:val="00D75A48"/>
     <w:rsid w:val="00D75DB4"/>
     <w:rsid w:val="00D83079"/>
     <w:rsid w:val="00D86F9F"/>
     <w:rsid w:val="00D87639"/>
     <w:rsid w:val="00D94726"/>
     <w:rsid w:val="00DA6920"/>
     <w:rsid w:val="00DB048E"/>
     <w:rsid w:val="00DB184B"/>
     <w:rsid w:val="00DB18B4"/>
     <w:rsid w:val="00DB5D73"/>
     <w:rsid w:val="00DC0A75"/>
     <w:rsid w:val="00DC3F10"/>
     <w:rsid w:val="00DD0BAE"/>
+    <w:rsid w:val="00DF786C"/>
     <w:rsid w:val="00DF7886"/>
     <w:rsid w:val="00E0137F"/>
     <w:rsid w:val="00E10AF8"/>
+    <w:rsid w:val="00E17DBF"/>
     <w:rsid w:val="00E17E4B"/>
     <w:rsid w:val="00E30397"/>
     <w:rsid w:val="00E36104"/>
     <w:rsid w:val="00E42BC0"/>
     <w:rsid w:val="00E43C0B"/>
     <w:rsid w:val="00E444D0"/>
     <w:rsid w:val="00E6089D"/>
     <w:rsid w:val="00E645A0"/>
     <w:rsid w:val="00E67B42"/>
     <w:rsid w:val="00E82933"/>
     <w:rsid w:val="00E8354E"/>
-    <w:rsid w:val="00E84924"/>
     <w:rsid w:val="00E85A56"/>
     <w:rsid w:val="00E9257E"/>
     <w:rsid w:val="00E92E49"/>
     <w:rsid w:val="00E935BC"/>
     <w:rsid w:val="00EB5E75"/>
+    <w:rsid w:val="00EB7704"/>
     <w:rsid w:val="00EC13A9"/>
     <w:rsid w:val="00EC664F"/>
     <w:rsid w:val="00ED09C3"/>
     <w:rsid w:val="00ED0E0F"/>
     <w:rsid w:val="00ED3882"/>
     <w:rsid w:val="00ED5E8A"/>
+    <w:rsid w:val="00ED6647"/>
     <w:rsid w:val="00EE17AE"/>
     <w:rsid w:val="00EE3D8A"/>
+    <w:rsid w:val="00EF1385"/>
     <w:rsid w:val="00EF2290"/>
+    <w:rsid w:val="00EF2370"/>
     <w:rsid w:val="00EF7BC0"/>
     <w:rsid w:val="00F0416D"/>
     <w:rsid w:val="00F12E2B"/>
     <w:rsid w:val="00F169EE"/>
     <w:rsid w:val="00F16D43"/>
     <w:rsid w:val="00F2190E"/>
     <w:rsid w:val="00F21D9A"/>
+    <w:rsid w:val="00F2526A"/>
     <w:rsid w:val="00F3067C"/>
     <w:rsid w:val="00F50F55"/>
+    <w:rsid w:val="00F54EC4"/>
     <w:rsid w:val="00F5574F"/>
     <w:rsid w:val="00F61405"/>
     <w:rsid w:val="00F61AE9"/>
     <w:rsid w:val="00F61D9D"/>
     <w:rsid w:val="00F63C1E"/>
     <w:rsid w:val="00F656EF"/>
     <w:rsid w:val="00F66C13"/>
     <w:rsid w:val="00F7550D"/>
     <w:rsid w:val="00F759F6"/>
     <w:rsid w:val="00F76468"/>
+    <w:rsid w:val="00F76D76"/>
     <w:rsid w:val="00F80784"/>
     <w:rsid w:val="00F8110C"/>
     <w:rsid w:val="00F82E3F"/>
+    <w:rsid w:val="00F84876"/>
     <w:rsid w:val="00F93242"/>
     <w:rsid w:val="00F95F9C"/>
     <w:rsid w:val="00F97CE3"/>
     <w:rsid w:val="00FB18D4"/>
     <w:rsid w:val="00FD0225"/>
     <w:rsid w:val="00FD1ACF"/>
     <w:rsid w:val="00FE073B"/>
     <w:rsid w:val="00FE0EE1"/>
     <w:rsid w:val="00FE5493"/>
     <w:rsid w:val="00FE7483"/>
     <w:rsid w:val="00FF5611"/>
     <w:rsid w:val="00FF6E6F"/>
     <w:rsid w:val="00FF7923"/>
     <w:rsid w:val="00FF7B79"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="21505">
+    <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="37DB4DE2"/>
+  <w14:docId w14:val="7F81F8C4"/>
   <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{F24C7B88-7785-495C-917C-3836013A523B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Century" w:eastAsia="ＭＳ 明朝" w:hAnsi="Century" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12374,59 +11992,78 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00FF6E6F"/>
+    <w:rsid w:val="00603CF8"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:next w:val="a"/>
+    <w:link w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F54EC4"/>
+    <w:pPr>
+      <w:ind w:leftChars="238" w:left="566" w:hangingChars="79" w:hanging="112"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+      <w:b/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
@@ -12543,50 +12180,96 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ad">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="ab"/>
     <w:next w:val="ab"/>
     <w:link w:val="ae"/>
     <w:rsid w:val="00F80784"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ae">
     <w:name w:val="コメント内容 (文字)"/>
     <w:link w:val="ad"/>
     <w:rsid w:val="00F80784"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="af">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00683605"/>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af0">
+    <w:name w:val="Strong"/>
+    <w:qFormat/>
+    <w:rsid w:val="004D75EC"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="ＭＳ ゴシック"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="見出し 1 (文字)"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
+    <w:rsid w:val="00F54EC4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック"/>
+      <w:b/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="af1">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00603CF8"/>
+    <w:pPr>
+      <w:ind w:leftChars="400" w:left="840"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="281309529">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="316157196">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -12608,198 +12291,164 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1400597430">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Arial Black-Arial">
       <a:majorFont>
-        <a:latin typeface="游ゴシック Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Arial Black" panose="020B0A04020102020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
-[...5 lines deleted...]
-        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Hang" typeface="굴림"/>
+        <a:font script="Hans" typeface="微软雅黑"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
+        <a:font script="Arab" typeface="Tahoma"/>
+        <a:font script="Hebr" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="FreesiaUPC"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
-        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
-        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Viet" typeface="Verdana"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="游明朝" panose="020F0502020204030204"/>
+        <a:latin typeface="Arial" panose="020B0604020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
-[...2 lines deleted...]
-        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="굴림"/>
+        <a:font script="Hans" typeface="黑体"/>
+        <a:font script="Hant" typeface="微軟正黑體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -12906,58 +12555,95 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{23117848-2483-4518-883E-835AD8BCFC1D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{e296e639-91e9-4bb7-a1e8-7ae7de7d97ca}" enabled="1" method="Privileged" siteId="{a449438d-3606-490b-844f-c4e15e535fca}" contentBits="0" removed="0"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1958</Words>
-  <Characters>873</Characters>
+  <Words>2188</Words>
+  <Characters>890</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>タイトル</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2826</CharactersWithSpaces>
+  <CharactersWithSpaces>3072</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>人事課(jinji-h1)</dc:creator>
   <cp:keywords/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>